--- v4 (2026-07-22)
+++ v5 (2026-09-11)
@@ -1148,274 +1148,274 @@
         <x:v>575959</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>533392</x:v>
+        <x:v>533397</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>533397</x:v>
+        <x:v>533392</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>488162</x:v>
+        <x:v>476336</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G10" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>43092</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>476336</x:v>
+        <x:v>488162</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>35805</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>