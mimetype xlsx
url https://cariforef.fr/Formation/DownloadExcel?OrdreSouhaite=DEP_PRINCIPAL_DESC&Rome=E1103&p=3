--- v5 (2026-10-26)
+++ v6 (2026-10-26)
@@ -398,50 +398,65 @@
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer mes écrits professionnels</x:t>
   </x:si>
   <x:si>
     <x:t>Senza</x:t>
   </x:si>
   <x:si>
     <x:t>34070</x:t>
   </x:si>
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Gérer vos réseaux sociaux comme un pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capcom'Art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
@@ -515,78 +530,63 @@
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion relation client</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
-    <x:t>Capcom'Art</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Gérer vos réseaux sociaux comme un pro</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>Littérature</x:t>
   </x:si>
   <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de marketing digital et e-commerce</x:t>
   </x:si>
@@ -4927,1450 +4927,1449 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>637838</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>37</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>643480</x:v>
+        <x:v>616255</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>643481</x:v>
+        <x:v>643480</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38504</x:v>
+        <x:v>41667</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>650275</x:v>
+        <x:v>643481</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38183</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>650275</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38189</x:v>
+        <x:v>38183</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>650277</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="S26" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>38189</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
+        <x:v>650287</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="S27" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>645518</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="S28" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>645534</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="S29" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="C30" s="15" t="s"/>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="n">
+        <x:v>39280</x:v>
+      </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="J30" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>535291</x:v>
+        <x:v>645553</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>50</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>549216</x:v>
+        <x:v>535291</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>549264</x:v>
+        <x:v>549216</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>549463</x:v>
+        <x:v>549264</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>36905</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>549523</x:v>
+        <x:v>549463</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>36905</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>546876</x:v>
+        <x:v>549523</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36893</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>547225</x:v>
+        <x:v>546876</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>588298</x:v>
+        <x:v>547225</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41667</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>610950</x:v>
+        <x:v>588298</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>612447</x:v>
+        <x:v>610950</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>41667</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="J40" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>588196</x:v>
+        <x:v>612447</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>616253</x:v>
+        <x:v>588196</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>616255</x:v>
+        <x:v>616253</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>645735</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>645822</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>645829</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>650222</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -6383,219 +6382,219 @@
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>641739</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>649923</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>649932</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>645987</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -6608,162 +6607,162 @@
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>645190</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>646239</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13168</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>645998</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>176</x:v>
@@ -6780,51 +6779,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>644945</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -6837,54 +6836,54 @@
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>651272</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>177</x:v>
@@ -6898,54 +6897,54 @@
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>644984</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -6958,54 +6957,54 @@
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>644985</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>177</x:v>
@@ -7019,51 +7018,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>644939</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -7079,51 +7078,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>644941</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>176</x:v>
@@ -7140,54 +7139,54 @@
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>644989</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7197,54 +7196,54 @@
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>651273</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -7259,51 +7258,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>643755</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7316,51 +7315,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>641024</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -7375,51 +7374,51 @@
       <x:c r="M64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>641025</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -7553,712 +7552,712 @@
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>641082</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>649939</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>649925</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>649926</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>649919</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>649922</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>650229</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>645823</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>645826</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>645736</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>645737</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39462</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>645573</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39789</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>645654</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -8436,51 +8435,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -8545,51 +8544,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15075</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>623068</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -8662,51 +8661,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>240</x:v>
@@ -8780,51 +8779,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -8839,51 +8838,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>608950</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -8955,51 +8954,51 @@
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>608966</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40882</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -9012,51 +9011,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>609136</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40870</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -9071,100 +9070,100 @@
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>609144</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>614403</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -9173,100 +9172,100 @@
       <x:c r="M96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>614405</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>601012</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -9618,51 +9617,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>547143</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -9807,86 +9806,86 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>556566</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>556603</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
@@ -9925,86 +9924,86 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>556553</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -10207,51 +10206,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>544878</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -10264,51 +10263,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>554761</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
@@ -10323,51 +10322,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>550657</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -10380,51 +10379,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>550699</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>176</x:v>
@@ -10441,51 +10440,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>556088</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -10501,51 +10500,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>556090</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>298</x:v>
@@ -10562,51 +10561,51 @@
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>556124</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -10622,51 +10621,51 @@
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>556135</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>298</x:v>
@@ -10683,51 +10682,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>556144</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -10740,51 +10739,51 @@
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>556198</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
@@ -10799,51 +10798,51 @@
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>556199</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -10856,51 +10855,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>545658</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>292</x:v>
@@ -10917,51 +10916,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -10974,51 +10973,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>552229</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
@@ -11033,51 +11032,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>552301</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -11090,51 +11089,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>552302</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -11150,102 +11149,102 @@
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>584313</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>542218</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
@@ -11368,51 +11367,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>574458</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -11757,51 +11756,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>15003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>567671</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -11814,51 +11813,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>567929</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="n">
         <x:v>3504</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -11868,51 +11867,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>276368</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>34927</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -11925,51 +11924,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>541167</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -11990,154 +11989,154 @@
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>510676</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>645517</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>650285</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
@@ -12194,51 +12193,51 @@
       <x:c r="G149" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
@@ -12470,51 +12469,51 @@
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>642755</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
@@ -14484,51 +14483,51 @@
       <x:c r="M188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>598972</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14923,51 +14922,51 @@
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>578583</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
@@ -15222,51 +15221,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>578079</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -15278,51 +15277,51 @@
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>605574</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
@@ -15365,118 +15364,118 @@
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>618829</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>587014</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
@@ -15485,100 +15484,100 @@
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>587018</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>616920</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -15587,51 +15586,51 @@
       <x:c r="M208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>613511</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
@@ -15738,104 +15737,104 @@
       <x:c r="M211" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>598363</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>588297</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15848,51 +15847,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>609125</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
@@ -15901,51 +15900,51 @@
       <x:c r="M214" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>576411</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -16710,102 +16709,102 @@
       <x:c r="M228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>543819</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>572351</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -17224,51 +17223,51 @@
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>547192</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>497</x:v>
@@ -17337,94 +17336,94 @@
       <x:c r="M239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>588290</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>556521</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -18420,51 +18419,51 @@
       <x:c r="M258" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>613280</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>60</x:v>
@@ -18522,97 +18521,97 @@
       <x:c r="M260" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>598364</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>588289</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
@@ -18624,51 +18623,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>612218</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18678,51 +18677,51 @@
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>552105</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
@@ -18737,51 +18736,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>552227</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -18797,54 +18796,54 @@
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>546438</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>553</x:v>
@@ -18858,51 +18857,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>547699</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
@@ -18918,51 +18917,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>547700</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
@@ -18977,51 +18976,51 @@
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>545998</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
@@ -19034,51 +19033,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>576712</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
@@ -19093,51 +19092,51 @@
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>576718</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -19150,51 +19149,51 @@
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>556212</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
@@ -19209,51 +19208,51 @@
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>556948</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -19266,51 +19265,51 @@
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>556949</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
@@ -19325,54 +19324,54 @@
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>556974</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -19382,54 +19381,54 @@
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>556975</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>572</x:v>
@@ -19443,51 +19442,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>558143</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -19500,51 +19499,51 @@
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>550658</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
@@ -19559,51 +19558,51 @@
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>558732</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
@@ -19619,51 +19618,51 @@
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>572159</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>298</x:v>
@@ -19680,51 +19679,51 @@
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -19740,51 +19739,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>554932</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>298</x:v>
@@ -19801,51 +19800,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>554933</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -19861,51 +19860,51 @@
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>554935</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>588</x:v>
@@ -19922,51 +19921,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>555025</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20105,86 +20104,86 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>565677</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>556642</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
@@ -20334,51 +20333,51 @@
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>586459</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
@@ -20387,100 +20386,100 @@
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>512738</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>565070</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20493,51 +20492,51 @@
       <x:c r="M294" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>584267</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20547,51 +20546,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>553008</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
@@ -20606,51 +20605,51 @@
       <x:c r="L296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>558948</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -20663,51 +20662,51 @@
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>549464</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>49</x:v>
@@ -20724,51 +20723,51 @@
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>549279</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -20784,54 +20783,54 @@
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>549284</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -21868,51 +21867,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>521664</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>36298</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -21925,51 +21924,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>521688</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
@@ -22036,51 +22035,51 @@
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>523298</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>39</x:v>
@@ -22091,51 +22090,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>523308</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
@@ -22497,51 +22496,51 @@
       <x:c r="M329" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -22554,51 +22553,51 @@
       <x:c r="M330" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -23411,51 +23410,51 @@
       <x:c r="M345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>599654</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
@@ -23556,69 +23555,69 @@
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>634284</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>40389</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
@@ -24662,51 +24661,51 @@
       <x:c r="G367" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>640074</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -25656,51 +25655,51 @@
       <x:c r="G384" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>636179</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
@@ -26267,51 +26266,51 @@
       <x:c r="M394" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>601660</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -26759,69 +26758,69 @@
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>634283</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>486</x:v>
@@ -28613,485 +28612,485 @@
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>643501</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>650385</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>648958</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>650276</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38178</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>13036</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>650291</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>645516</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>645554</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39479</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>648942</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38692</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>645375</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
@@ -29104,51 +29103,51 @@
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>643067</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>547</x:v>
@@ -29165,108 +29164,108 @@
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>643070</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>645514</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>548</x:v>
@@ -29280,330 +29279,330 @@
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>645655</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>645656</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>645580</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39198</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>645591</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39463</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>645592</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -29615,774 +29614,774 @@
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>651390</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>645667</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>645692</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>645693</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>645827</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>645842</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>645536</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>646462</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>650159</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>650218</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>650219</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>650220</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>650221</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>650230</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
@@ -30394,105 +30393,105 @@
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>640200</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>650936</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
@@ -30505,51 +30504,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>650959</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30559,51 +30558,51 @@
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>640811</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
@@ -30616,774 +30615,774 @@
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>650976</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>645821</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40241</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>649910</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>650227</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>649927</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>649924</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>649929</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>649931</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40360</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>645979</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>649933</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>649934</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>649935</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>649936</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>649937</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31401,100 +31400,100 @@
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>644817</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>646045</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
@@ -31514,157 +31513,157 @@
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>651382</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>40617</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>14229</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>646020</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>646021</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>41407</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -31674,884 +31673,884 @@
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>644736</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39136</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>646888</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>646030</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>646043</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>646240</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>40856</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>646261</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>646265</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>646321</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>646375</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>646422</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>646423</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>646443</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>646280</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>646281</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>646044</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>646029</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32564,51 +32563,51 @@
       <x:c r="M507" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>650921</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32791,51 +32790,51 @@
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>644943</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>176</x:v>
@@ -32852,54 +32851,54 @@
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>644986</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -32971,549 +32970,549 @@
       <x:c r="M514" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>650933</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>649938</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>649940</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>649941</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>649930</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>649928</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>650228</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>649918</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>649920</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>649921</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -33523,51 +33522,51 @@
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>650990</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -33577,51 +33576,51 @@
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>651037</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>631</x:v>
       </x:c>
@@ -33634,51 +33633,51 @@
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>651041</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
@@ -33691,111 +33690,111 @@
       <x:c r="L527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>640970</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>650160</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>879</x:v>
       </x:c>
@@ -33808,604 +33807,604 @@
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>640158</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>650226</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>645843</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>645828</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>645734</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>645820</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>646457</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>645581</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>645665</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>39697</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>645666</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>645515</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
@@ -34417,51 +34416,51 @@
       <x:c r="L540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>642982</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>858</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
@@ -34474,165 +34473,165 @@
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>642936</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>645535</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>645519</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
@@ -34644,51 +34643,51 @@
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>641325</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>887</x:v>
       </x:c>
@@ -34701,111 +34700,111 @@
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>641326</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>650286</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34823,103 +34822,103 @@
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>640800</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>648943</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
@@ -34932,165 +34931,165 @@
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>640054</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>648956</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>39480</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>648957</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
@@ -35462,51 +35461,51 @@
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>635755</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
@@ -35936,51 +35935,51 @@
       <x:c r="M567" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>632493</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
@@ -36338,51 +36337,51 @@
       <x:c r="M574" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -38570,51 +38569,51 @@
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>578823</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -39535,51 +39534,51 @@
       <x:c r="M629" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>607314</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
@@ -39594,51 +39593,51 @@
       <x:c r="M630" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40238,51 +40237,51 @@
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>549502</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
@@ -40297,51 +40296,51 @@
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>560000</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -40351,51 +40350,51 @@
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
@@ -40408,51 +40407,51 @@
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>537355</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40462,51 +40461,51 @@
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>542216</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>937</x:v>
@@ -40523,51 +40522,51 @@
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>549098</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
@@ -40580,51 +40579,51 @@
       <x:c r="L647" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>581875</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
@@ -40640,105 +40639,105 @@
       <x:c r="M648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>584579</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>613160</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -40751,51 +40750,51 @@
       <x:c r="M650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>578769</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -40805,51 +40804,51 @@
       <x:c r="M651" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>578772</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -40862,51 +40861,51 @@
       <x:c r="M652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>578773</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -40916,51 +40915,51 @@
       <x:c r="M653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>578781</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -40973,51 +40972,51 @@
       <x:c r="M654" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>578795</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -41027,51 +41026,51 @@
       <x:c r="M655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>602508</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
@@ -41086,51 +41085,51 @@
       <x:c r="M656" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>601929</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41143,51 +41142,51 @@
       <x:c r="M657" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>549004</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
@@ -41375,51 +41374,51 @@
       <x:c r="L661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>555774</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
         <x:v>928</x:v>
@@ -41436,51 +41435,51 @@
       <x:c r="L662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>555775</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>41079</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
@@ -41493,51 +41492,51 @@
       <x:c r="L663" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>590170</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -41550,51 +41549,51 @@
       <x:c r="L664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
@@ -41666,51 +41665,51 @@
       <x:c r="L666" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>12523</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>599860</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -41726,51 +41725,51 @@
       <x:c r="L667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>599440</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I668" s="16" t="s">
@@ -41785,51 +41784,51 @@
       <x:c r="L668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>554763</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -41845,51 +41844,51 @@
       <x:c r="L669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>554816</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s">
         <x:v>298</x:v>
@@ -41906,51 +41905,51 @@
       <x:c r="L670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H671" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -41966,51 +41965,51 @@
       <x:c r="L671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>554888</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s">
         <x:v>298</x:v>
@@ -42027,51 +42026,51 @@
       <x:c r="L672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H673" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -42087,51 +42086,51 @@
       <x:c r="L673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
@@ -42146,51 +42145,51 @@
       <x:c r="L674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>545643</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H675" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
@@ -42206,51 +42205,51 @@
       <x:c r="L675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>555964</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s">
         <x:v>863</x:v>
@@ -42267,51 +42266,51 @@
       <x:c r="L676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>545141</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
@@ -42327,51 +42326,51 @@
       <x:c r="L677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>545156</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>928</x:v>
@@ -42388,51 +42387,51 @@
       <x:c r="L678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>555966</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
@@ -42448,51 +42447,51 @@
       <x:c r="L679" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>556420</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>292</x:v>
@@ -42509,51 +42508,51 @@
       <x:c r="L680" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>556421</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
@@ -42566,51 +42565,51 @@
       <x:c r="L681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>550508</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
@@ -42625,54 +42624,54 @@
       <x:c r="L682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42682,51 +42681,51 @@
       <x:c r="L683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>552303</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
@@ -42741,51 +42740,51 @@
       <x:c r="L684" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>552261</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>977</x:v>
       </x:c>
@@ -42798,51 +42797,51 @@
       <x:c r="L685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
         <x:v>960</x:v>
@@ -42859,51 +42858,51 @@
       <x:c r="L686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>571071</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
@@ -42919,51 +42918,51 @@
       <x:c r="L687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>590823</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
@@ -42978,51 +42977,51 @@
       <x:c r="L688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>553978</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>40</x:v>
@@ -43030,51 +43029,51 @@
       <x:c r="M689" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>612217</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C690" s="15" t="s"/>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s"/>
       <x:c r="K690" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
@@ -43083,51 +43082,51 @@
       <x:c r="M690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>613510</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43601,51 +43600,51 @@
       <x:c r="M699" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>544694</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43881,100 +43880,100 @@
       <x:c r="M704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>613717</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>613718</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
@@ -43983,51 +43982,51 @@
       <x:c r="M706" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>613724</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -44037,51 +44036,51 @@
       <x:c r="M707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -44094,51 +44093,51 @@
       <x:c r="M708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>613734</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -44148,51 +44147,51 @@
       <x:c r="M709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -44205,87 +44204,87 @@
       <x:c r="M710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>632704</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
@@ -44316,51 +44315,51 @@
       <x:c r="M712" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>613636</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -44370,51 +44369,51 @@
       <x:c r="M713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>613638</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -44427,51 +44426,51 @@
       <x:c r="M714" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>613640</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -44481,108 +44480,108 @@
       <x:c r="M715" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>613645</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>613161</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -44592,51 +44591,51 @@
       <x:c r="M717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>613658</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>39</x:v>
@@ -44704,51 +44703,51 @@
       <x:c r="M719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>608616</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
@@ -44820,51 +44819,51 @@
       <x:c r="M721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
@@ -44879,51 +44878,51 @@
       <x:c r="M722" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -44936,51 +44935,51 @@
       <x:c r="M723" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>608687</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C724" s="15" t="s"/>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s"/>
       <x:c r="K724" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
@@ -45542,100 +45541,100 @@
       <x:c r="M734" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>587021</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C735" s="3" t="s"/>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>587024</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
@@ -45647,51 +45646,51 @@
       <x:c r="L736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>608876</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -45701,54 +45700,54 @@
       <x:c r="L737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>621351</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
         <x:v>1014</x:v>
@@ -45762,51 +45761,51 @@
       <x:c r="L738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>553548</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
@@ -46111,51 +46110,51 @@
       <x:c r="L744" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>640643</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>1030</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -46323,51 +46322,51 @@
       <x:c r="M748" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>15234</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>640546</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -46710,51 +46709,51 @@
       <x:c r="M755" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
         <x:v>630370</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -46767,51 +46766,51 @@
       <x:c r="M756" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>947</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>948</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
         <x:v>630372</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>