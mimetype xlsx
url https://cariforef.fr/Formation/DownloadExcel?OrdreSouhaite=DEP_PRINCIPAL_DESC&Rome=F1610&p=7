--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -377,134 +377,134 @@
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP couvreur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Installation et pose de systèmes photovoltaïque</x:t>
   </x:si>
   <x:si>
+    <x:t>Bao Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DualSun Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
-    <x:t>Bao Formation</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro interventions sur le patrimoine bâti option A maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-16e</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel couvreur-zingueur (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Licencié pour motif économique , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cerer Ingénieurs Conseils Associés</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié , Tout public</x:t>
@@ -557,60 +557,60 @@
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Réhabilitation écologique</x:t>
   </x:si>
   <x:si>
     <x:t>Le Gabion</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP A Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>SISTERON</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2054,145 +2054,145 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>607186</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>610446</x:v>
+        <x:v>607178</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>607178</x:v>
+        <x:v>610446</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
@@ -2258,188 +2258,188 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>615100</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>609994</x:v>
+        <x:v>607171</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>607171</x:v>
+        <x:v>609617</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>609617</x:v>
+        <x:v>609994</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>79</x:v>
@@ -2683,840 +2683,840 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>548867</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>41834</x:v>
+      </x:c>
+      <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L31" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M31" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N31" s="3" t="n">
+        <x:v>22437</x:v>
+      </x:c>
+      <x:c r="O31" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="n">
+        <x:v>628074</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="U31" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...39 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>615436</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="R33" s="0" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>632266</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>632268</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>41834</x:v>
+        <x:v>36101</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>628074</x:v>
+        <x:v>548888</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>607177</x:v>
+        <x:v>619435</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L37" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M37" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="N37" s="3" t="n">
+        <x:v>24146</x:v>
+      </x:c>
+      <x:c r="O37" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="P37" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>595923</x:v>
+        <x:v>609295</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>36101</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>22437</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>548888</x:v>
+        <x:v>595923</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>619435</x:v>
+        <x:v>619436</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>619436</x:v>
+        <x:v>607185</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C41" s="3" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>36101</x:v>
+      </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>24146</x:v>
+        <x:v>22437</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>607185</x:v>
+        <x:v>578512</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>36101</x:v>
+        <x:v>38725</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>578512</x:v>
+        <x:v>499420</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22437</x:v>
+        <x:v>24146</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>499420</x:v>
+        <x:v>629379</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>629379</x:v>
+        <x:v>632267</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>632267</x:v>
+        <x:v>607177</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38725</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -3531,51 +3531,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22437</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>599844</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36101</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -3646,153 +3646,152 @@
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>609621</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>24146</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>595922</x:v>
+        <x:v>607176</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C50" s="15" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="n">
+        <x:v>41014</x:v>
+      </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="J50" s="14" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>24146</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607176</x:v>
+        <x:v>595922</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>38</x:v>
@@ -4014,419 +4013,423 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>607183</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>132</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>22437</x:v>
+        <x:v>24146</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>620149</x:v>
+        <x:v>607168</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C57" s="3" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>36101</x:v>
+      </x:c>
       <x:c r="D57" s="3" t="s"/>
+      <x:c r="E57" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J57" s="0" t="s">
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>24146</x:v>
+        <x:v>22437</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>607168</x:v>
+        <x:v>620149</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37516</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12526</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>583762</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C59" s="3" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C59" s="3" t="n">
+        <x:v>41014</x:v>
+      </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J59" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>24146</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>607182</x:v>
+        <x:v>595921</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>119</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>24146</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595921</x:v>
+        <x:v>607182</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607167</x:v>
+        <x:v>607174</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24146</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>607174</x:v>
+        <x:v>607167</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 