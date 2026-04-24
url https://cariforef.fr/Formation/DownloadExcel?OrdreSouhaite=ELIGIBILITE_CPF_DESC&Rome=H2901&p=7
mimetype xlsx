--- v1 (2026-02-19)
+++ v2 (2026-04-24)
@@ -257,83 +257,83 @@
   <x:si>
     <x:t>Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Ajustage</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien en réalisation de produits mécaniques option réalisation et suivi de productions (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Jean Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Jean Perrin</x:t>
-[...5 lines deleted...]
-    <x:t>MARSEILLE-10e</x:t>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro aéronautique option systèmes (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Construction aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
@@ -356,60 +356,60 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro technicien en réalisation de produits mécaniques option réalisation et maintenance des outillages</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro microtechniques</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique précision</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro aéronautique option avionique</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro aéronautique option systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro aéronautique option structure</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option structures</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option avionique</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
@@ -1451,1130 +1451,1129 @@
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q8" s="16" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>605648</x:v>
+        <x:v>617432</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q9" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>605649</x:v>
+        <x:v>451223</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q10" s="16" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>500972</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q11" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>500973</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>451223</x:v>
+        <x:v>550211</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>617432</x:v>
+        <x:v>550212</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>550211</x:v>
+        <x:v>605648</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>550212</x:v>
+        <x:v>605649</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>547759</x:v>
+        <x:v>451225</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>605646</x:v>
+        <x:v>547759</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>605647</x:v>
+        <x:v>493115</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>500974</x:v>
+        <x:v>604385</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>500975</x:v>
+        <x:v>500974</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>451225</x:v>
+        <x:v>500975</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>493115</x:v>
+        <x:v>550213</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>550213</x:v>
+        <x:v>550214</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>550214</x:v>
+        <x:v>605646</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>23076</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>604385</x:v>
+        <x:v>605647</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -2587,54 +2586,54 @@
       <x:c r="S26" s="14" t="n">
         <x:v>605747</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -2859,370 +2858,370 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>593729</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37928</x:v>
+        <x:v>41015</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>23613</x:v>
+        <x:v>23076</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
+      <x:c r="R32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>595905</x:v>
+        <x:v>620493</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q33" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q33" s="4" t="s">
+      <x:c r="R33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>595907</x:v>
+        <x:v>595905</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q34" s="16" t="s">
+      <x:c r="R34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>595908</x:v>
+        <x:v>595907</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37700</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="I35" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q35" s="4" t="s">
+      <x:c r="R35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>595925</x:v>
+        <x:v>595908</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37700</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
+      <x:c r="R36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>595928</x:v>
+        <x:v>595925</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38423</x:v>
+        <x:v>37700</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="I37" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>23661</x:v>
+        <x:v>23613</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
+      <x:c r="R37" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="R37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>593731</x:v>
+        <x:v>595928</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -4064,879 +4063,879 @@
         <x:v>593730</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605627</x:v>
+        <x:v>451195</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>605628</x:v>
+        <x:v>451197</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>605629</x:v>
+        <x:v>500911</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>605630</x:v>
+        <x:v>500912</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>500911</x:v>
+        <x:v>500913</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>500912</x:v>
+        <x:v>500914</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>500913</x:v>
+        <x:v>550182</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>500914</x:v>
+        <x:v>550183</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>451195</x:v>
+        <x:v>550184</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>451197</x:v>
+        <x:v>550185</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>550182</x:v>
+        <x:v>605627</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>550183</x:v>
+        <x:v>605628</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>550184</x:v>
+        <x:v>605629</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>550185</x:v>
+        <x:v>605630</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38372</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>150</x:v>