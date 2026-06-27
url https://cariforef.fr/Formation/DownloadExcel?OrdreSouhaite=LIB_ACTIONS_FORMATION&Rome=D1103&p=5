--- v2 (2026-06-27)
+++ v3 (2026-06-27)
@@ -263,141 +263,141 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP charcuterie-traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Gap</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation employé traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation fabrication traiteur</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Anne-Sophie Pic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
@@ -1442,57 +1442,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>42</x:v>
@@ -1503,178 +1503,178 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>553315</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>605176</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>553728</x:v>
+        <x:v>605176</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37559</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -1949,153 +1949,153 @@
         <x:v>604848</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="R18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>605606</x:v>
+        <x:v>520618</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
+      <x:c r="R19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607582</x:v>
+        <x:v>605606</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>42</x:v>
@@ -2157,60 +2157,60 @@
       <x:c r="H21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604097</x:v>
+        <x:v>607582</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>40</x:v>
@@ -2227,356 +2227,356 @@
       <x:c r="K22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>553333</x:v>
+        <x:v>604097</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>604225</x:v>
+        <x:v>553333</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>553714</x:v>
+        <x:v>604225</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>547255</x:v>
+        <x:v>553714</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>552853</x:v>
+        <x:v>547255</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38631</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>520618</x:v>
+        <x:v>552853</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>78</x:v>
@@ -2883,51 +2883,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>620394</x:v>
+        <x:v>615906</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
@@ -2940,51 +2940,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>615906</x:v>
+        <x:v>620394</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41939</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -3217,57 +3217,57 @@
       <x:c r="H39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>552901</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3278,57 +3278,57 @@
       <x:c r="H40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>604254</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -3338,60 +3338,60 @@
       <x:c r="H41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>552774</x:v>
+        <x:v>553291</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>40</x:v>
@@ -3399,126 +3399,126 @@
       <x:c r="H42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>553291</x:v>
+        <x:v>607576</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21589</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>607576</x:v>
+        <x:v>552774</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38636</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>42</x:v>