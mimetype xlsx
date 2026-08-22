--- v5 (2026-08-22)
+++ v6 (2026-08-22)
@@ -329,54 +329,54 @@
   <x:si>
     <x:t>CAP art et techniques de la bijouterie-joaillerie option bijouterie-joaillerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP art et techniques de la bijouterie-joaillerie option bijouterie-joaillerie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
@@ -2012,57 +2012,57 @@
       <x:c r="K21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>607609</x:v>
+        <x:v>553297</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>81</x:v>
@@ -2073,57 +2073,57 @@
       <x:c r="K22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>553297</x:v>
+        <x:v>607609</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U22" s="16" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -2136,51 +2136,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>611972</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -2193,51 +2193,51 @@
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>595855</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2476,51 +2476,51 @@
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>595854</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>