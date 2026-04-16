--- v0 (2026-04-15)
+++ v1 (2026-04-16)
@@ -431,134 +431,134 @@
   <x:si>
     <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours management des industries de la cosmétique et de la chimie fine</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours biotechnologie, immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>International technical degree in fragrance creation and sensory evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
   </x:si>
   <x:si>
     <x:t>ASFO GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>Parfum</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la parfumerie et au langage des odeurs</x:t>
   </x:si>
   <x:si>
     <x:t>Cinquième Sens</x:t>
   </x:si>
   <x:si>
     <x:t>60113</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse sensorielle</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/27/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Fragrance School (1ère partie)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Fragrance School</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formuler une composition olfactive</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formuler et fabriquer sans eau en cosmétique naturelle et bio</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formuler et fabriquer des émulsions en cosmétique naturelle et biologique</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat</x:t>
@@ -686,60 +686,60 @@
   <x:si>
     <x:t>LP P Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>B2 Elaborer une composition parfumante (de la matière première à l’application finale)</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant technique des industries aromatiques et cosmétiques (Appentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingrédient arôme alimentaire</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyser olfactivement un produit</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
@@ -2764,194 +2764,194 @@
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>576106</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>592532</x:v>
+        <x:v>592531</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>592531</x:v>
+        <x:v>592532</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>608598</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>127</x:v>
@@ -2959,51 +2959,51 @@
       <x:c r="K31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>614710</x:v>
+        <x:v>608598</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -3063,51 +3063,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>610145</x:v>
+        <x:v>610143</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>135</x:v>
@@ -3116,100 +3116,100 @@
       <x:c r="K34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>610143</x:v>
+        <x:v>610144</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>610144</x:v>
+        <x:v>610145</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>135</x:v>
@@ -3218,100 +3218,100 @@
       <x:c r="K36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>610921</x:v>
+        <x:v>625843</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>625843</x:v>
+        <x:v>610921</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>135</x:v>
@@ -3323,100 +3323,100 @@
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>610920</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>11527</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>625839</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
@@ -4253,51 +4253,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>596710</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35372</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -4423,51 +4423,51 @@
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>596700</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37699</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -4480,51 +4480,51 @@
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>597122</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38499</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4881,51 +4881,51 @@
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>544836</x:v>
+        <x:v>495253</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>125</x:v>
@@ -4942,51 +4942,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>495253</x:v>
+        <x:v>544836</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>125</x:v>
       </x:c>