--- v3 (2026-07-04)
+++ v4 (2026-07-04)
@@ -416,212 +416,212 @@
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ufip - Ufitech - Les Anglades</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
-    <x:t>Ufip - Ufitech - Les Anglades</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>M2i Scribtel - Scribtel Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Scribtel - Scribtel Formation - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>M2i Scribtel - Scribtel Formation</x:t>
-[...8 lines deleted...]
-    <x:t>06/30/2027 00:00:00</x:t>
+    <x:t>Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Aristée</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan|Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>Simplon.co</x:t>
   </x:si>
   <x:si>
     <x:t>93100</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan|Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Technicien datacenter</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité des TI-Technologie de l’information</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>SCRUM : PSM II (Professional Scrum Master)</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Agile</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable green IT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
@@ -866,59 +866,59 @@
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion|Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE parcours ingénierie des systèmes d'information étendus</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention informatique parcours science et ingénierie des données</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours Ingénierie du développement logiciel parcours ingénierie du développement logiciel</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours informatique et mathématiques discrètes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours géométrie et informatique graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours fiabilité et sécurité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours  intelligence artificielle et apprentissage automatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
@@ -1112,59 +1112,59 @@
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/12/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en architecture et applications logicielles des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture web</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de solutions digitales et data (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esimed</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Linux Initiation LPI 101</x:t>
   </x:si>
   <x:si>
     <x:t>Linux</x:t>
@@ -1397,71 +1397,71 @@
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MONTAUROUX</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>SISTERON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TALLARD</x:t>
+  </x:si>
+  <x:si>
     <x:t>BORMES-LES-MIMOSAS</x:t>
   </x:si>
   <x:si>
     <x:t>CUERS</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>MEYRARGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>SISTERON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VEDENE</x:t>
   </x:si>
   <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>LA GAUDE</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
@@ -1490,56 +1490,56 @@
   <x:si>
     <x:t>Ingénieur systèmes, réseaux et cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Doranco Espace Multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>Doranco Espace Multimédia - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation School</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur systèmes, réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur spécialisé en sécurité pour les systèmes informatiques et les communications, diplômé d'Eurecom</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - IA &amp; DATA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer (Apprentissage)</x:t>
@@ -2114,62 +2114,62 @@
   <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Perrin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Perrin</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
@@ -2477,174 +2477,174 @@
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Léonard de Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée St-Exupéry</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée L Pasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée A Renoir</x:t>
   </x:si>
   <x:si>
     <x:t>06802</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE SUR MER CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>83501</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information MSC1 (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole pour l'Informatique et les Nouvelles Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH</x:t>
   </x:si>
   <x:si>
     <x:t>94270</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information + Expert en management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
@@ -3839,114 +3839,114 @@
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>632682</x:v>
+        <x:v>578825</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>30812</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>578825</x:v>
+        <x:v>632682</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36061</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4847,203 +4847,203 @@
       <x:c r="T28" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>607731</x:v>
+        <x:v>549019</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>607732</x:v>
+        <x:v>607731</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>549019</x:v>
+        <x:v>607732</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -5076,75 +5076,75 @@
       <x:c r="S32" s="14" t="n">
         <x:v>605529</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>601940</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
@@ -5192,268 +5192,267 @@
       <x:c r="S34" s="14" t="n">
         <x:v>598935</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>553577</x:v>
+        <x:v>555058</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="S36" s="14" t="n">
+        <x:v>553577</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>611092</x:v>
+        <x:v>598917</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>598917</x:v>
+        <x:v>611092</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5705,145 +5704,145 @@
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>588395</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>599461</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>545465</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -5863,210 +5862,210 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>634003</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>601759</x:v>
+        <x:v>623637</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>608141</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>629945</x:v>
+        <x:v>601759</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -6087,489 +6086,490 @@
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>587738</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>545464</x:v>
+        <x:v>571770</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>110</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>608142</x:v>
+        <x:v>545464</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>543571</x:v>
+        <x:v>608142</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>544705</x:v>
+        <x:v>543571</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>581511</x:v>
+        <x:v>544705</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>573843</x:v>
+        <x:v>581511</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>623637</x:v>
+        <x:v>573843</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>571770</x:v>
+        <x:v>629945</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>71</x:v>
@@ -6750,78 +6750,78 @@
       <x:c r="S62" s="14" t="n">
         <x:v>586560</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>607747</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
@@ -7537,51 +7537,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>615187</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
@@ -7593,100 +7593,100 @@
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594243</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>594244</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
@@ -7695,51 +7695,51 @@
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>596819</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8090,51 +8090,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>591931</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -8739,192 +8739,192 @@
       <x:c r="R98" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>579574</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="Q99" s="4" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="R99" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="Q99" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>592283</x:v>
+        <x:v>592286</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>592286</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>592285</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
@@ -9459,51 +9459,51 @@
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>592084</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9753,78 +9753,78 @@
       <x:c r="R116" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>592082</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592083</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
@@ -9846,51 +9846,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>597722</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9900,99 +9900,99 @@
       <x:c r="L119" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>597443</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
@@ -10849,51 +10849,51 @@
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>564562</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>112</x:v>
@@ -11031,105 +11031,105 @@
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>504739</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40246</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>578846</x:v>
+        <x:v>613757</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>319</x:v>
@@ -11272,51 +11272,51 @@
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>628370</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>71</x:v>
@@ -11380,51 +11380,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>630106</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -11663,57 +11663,57 @@
       <x:c r="K149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>542189</x:v>
+        <x:v>549331</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -11722,57 +11722,57 @@
       <x:c r="K150" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>549331</x:v>
+        <x:v>542189</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -11898,54 +11898,54 @@
       <x:c r="L153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31010</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>549330</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="U153" s="4" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38778</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
@@ -11957,51 +11957,51 @@
       <x:c r="L154" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>31010</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>542186</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>34408</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -12184,57 +12184,57 @@
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>613757</x:v>
+        <x:v>578846</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>40246</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12620,78 +12620,78 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>500683</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31021</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>606644</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40288</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
@@ -12769,51 +12769,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>592404</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40102</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>291</x:v>
@@ -12830,51 +12830,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>614634</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40807</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12944,51 +12944,51 @@
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>592791</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13036,126 +13036,126 @@
       <x:c r="C174" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>574912</x:v>
+        <x:v>574911</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>574911</x:v>
+        <x:v>574912</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>380</x:v>
@@ -13698,79 +13698,79 @@
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592357</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>592358</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>173</x:v>
@@ -14580,51 +14580,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>624710</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>400</x:v>
@@ -16723,51 +16723,51 @@
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>624685</x:v>
+        <x:v>624761</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>401</x:v>
@@ -16775,51 +16775,51 @@
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>624692</x:v>
+        <x:v>624765</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16827,106 +16827,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>624696</x:v>
+        <x:v>624768</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>624697</x:v>
+        <x:v>624685</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16934,106 +16934,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>624700</x:v>
+        <x:v>624692</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>624703</x:v>
+        <x:v>624696</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -17041,106 +17041,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>624742</x:v>
+        <x:v>624697</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>624761</x:v>
+        <x:v>624700</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -17148,54 +17148,54 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>624765</x:v>
+        <x:v>624703</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>401</x:v>
@@ -17203,51 +17203,51 @@
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>624768</x:v>
+        <x:v>624742</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -18310,199 +18310,199 @@
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>600423</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>599475</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>553598</x:v>
+        <x:v>545502</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>545502</x:v>
+        <x:v>553598</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>39907</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -18515,51 +18515,51 @@
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>595013</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
@@ -19259,51 +19259,51 @@
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>501083</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -19561,51 +19561,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>501082</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38412</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -19907,51 +19907,51 @@
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>543534</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>498</x:v>
@@ -19968,51 +19968,51 @@
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>501632</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -20083,57 +20083,57 @@
       <x:c r="K302" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>555742</x:v>
+        <x:v>605776</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -20143,57 +20143,57 @@
       <x:c r="K303" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>605776</x:v>
+        <x:v>555742</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -20221,189 +20221,189 @@
       <x:c r="R304" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>595622</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>597136</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>595755</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>595754</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40205</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
@@ -20661,139 +20661,139 @@
       <x:c r="U312" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37346</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>556634</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>37346</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>556597</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>400</x:v>
@@ -20801,54 +20801,54 @@
       <x:c r="I315" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>625163</x:v>
+        <x:v>625113</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -20856,106 +20856,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>625166</x:v>
+        <x:v>625115</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>625187</x:v>
+        <x:v>625120</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -20963,106 +20963,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>625113</x:v>
+        <x:v>625163</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>625115</x:v>
+        <x:v>625166</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -21070,54 +21070,54 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>625120</x:v>
+        <x:v>625187</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>401</x:v>
@@ -21284,51 +21284,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>625190</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>400</x:v>
@@ -22513,51 +22513,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>625186</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -23155,54 +23155,54 @@
       <x:c r="I359" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>625110</x:v>
+        <x:v>625160</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23210,106 +23210,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>625122</x:v>
+        <x:v>625172</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>625125</x:v>
+        <x:v>625195</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23317,106 +23317,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>625127</x:v>
+        <x:v>625188</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>625143</x:v>
+        <x:v>625205</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23424,106 +23424,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>625146</x:v>
+        <x:v>625206</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>625153</x:v>
+        <x:v>625174</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23531,106 +23531,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>625100</x:v>
+        <x:v>625185</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>625107</x:v>
+        <x:v>625191</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23638,106 +23638,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>625108</x:v>
+        <x:v>625202</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>625160</x:v>
+        <x:v>625110</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23745,106 +23745,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>625172</x:v>
+        <x:v>625122</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>625195</x:v>
+        <x:v>625125</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23852,106 +23852,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>625188</x:v>
+        <x:v>625127</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>625205</x:v>
+        <x:v>625143</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -23959,106 +23959,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>625206</x:v>
+        <x:v>625146</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>625562</x:v>
+        <x:v>625153</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24066,106 +24066,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>625174</x:v>
+        <x:v>625100</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>625185</x:v>
+        <x:v>625107</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24173,106 +24173,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>625191</x:v>
+        <x:v>625108</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>625202</x:v>
+        <x:v>625562</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24387,51 +24387,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>625133</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>400</x:v>
@@ -24760,51 +24760,51 @@
       <x:c r="I389" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>625156</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -24922,51 +24922,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>625193</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>400</x:v>
@@ -26553,95 +26553,95 @@
       <x:c r="R420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>535022</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>36197</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>497067</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26713,51 +26713,51 @@
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>578626</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26772,51 +26772,51 @@
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>578627</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
@@ -26829,51 +26829,51 @@
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>615688</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26888,51 +26888,51 @@
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>615689</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
@@ -26945,51 +26945,51 @@
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>615664</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27177,51 +27177,51 @@
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>578622</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27581,51 +27581,51 @@
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>72</x:v>
@@ -27692,51 +27692,51 @@
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>72</x:v>
@@ -27816,135 +27816,135 @@
       <x:c r="S442" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>554510</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
@@ -30405,75 +30405,75 @@
         <x:v>646</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>628806</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>605312</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
@@ -30507,78 +30507,78 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>542271</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>510084</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -30758,51 +30758,51 @@
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>602339</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>36490</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
@@ -31511,51 +31511,51 @@
       <x:c r="I509" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>624887</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -31673,51 +31673,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>624894</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>400</x:v>
@@ -32046,51 +32046,51 @@
       <x:c r="I519" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>624839</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -32529,106 +32529,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s"/>
       <x:c r="K528" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>624830</x:v>
+        <x:v>624868</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>624860</x:v>
+        <x:v>624874</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32636,106 +32636,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>624862</x:v>
+        <x:v>624882</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>624875</x:v>
+        <x:v>624884</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32743,106 +32743,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>624876</x:v>
+        <x:v>624900</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>624891</x:v>
+        <x:v>624825</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32850,106 +32850,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>624896</x:v>
+        <x:v>624833</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>624901</x:v>
+        <x:v>624834</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32957,106 +32957,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>624868</x:v>
+        <x:v>624846</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>624874</x:v>
+        <x:v>624847</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33064,106 +33064,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>624882</x:v>
+        <x:v>624852</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>624884</x:v>
+        <x:v>624867</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33171,106 +33171,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>624900</x:v>
+        <x:v>624869</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>624825</x:v>
+        <x:v>624879</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33278,106 +33278,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>624833</x:v>
+        <x:v>624885</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>624834</x:v>
+        <x:v>624890</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33385,106 +33385,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>624846</x:v>
+        <x:v>624897</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>624847</x:v>
+        <x:v>624902</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33492,106 +33492,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>624852</x:v>
+        <x:v>624877</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>624867</x:v>
+        <x:v>624881</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33599,106 +33599,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>624869</x:v>
+        <x:v>624823</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>624879</x:v>
+        <x:v>624826</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33706,106 +33706,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>624885</x:v>
+        <x:v>624827</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>624890</x:v>
+        <x:v>624832</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33813,106 +33813,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>624897</x:v>
+        <x:v>624837</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>624902</x:v>
+        <x:v>624843</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33920,106 +33920,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>624877</x:v>
+        <x:v>624849</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>624881</x:v>
+        <x:v>624859</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -34027,106 +34027,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>624823</x:v>
+        <x:v>624865</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>624826</x:v>
+        <x:v>624866</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -34134,106 +34134,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>624827</x:v>
+        <x:v>624830</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>624832</x:v>
+        <x:v>624860</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -34241,106 +34241,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>624837</x:v>
+        <x:v>624862</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>624843</x:v>
+        <x:v>624875</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -34348,106 +34348,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>624849</x:v>
+        <x:v>624876</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>624859</x:v>
+        <x:v>624891</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -34455,106 +34455,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s"/>
       <x:c r="K564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>624865</x:v>
+        <x:v>624896</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s"/>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>624866</x:v>
+        <x:v>624901</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C566" s="15" t="s"/>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -35262,51 +35262,51 @@
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C580" s="15" t="s"/>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s"/>
       <x:c r="K580" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
@@ -35315,406 +35315,406 @@
       <x:c r="M580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>592910</x:v>
+        <x:v>592908</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>592908</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s"/>
       <x:c r="K584" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>592911</x:v>
+        <x:v>592910</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="Q586" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="Q586" s="16" t="s">
+      <x:c r="R586" s="14" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s"/>
       <x:c r="K588" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
@@ -35723,100 +35723,100 @@
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
@@ -35825,202 +35825,202 @@
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="Q592" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="Q592" s="16" t="s">
+      <x:c r="R592" s="14" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
@@ -36029,153 +36029,153 @@
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>594655</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="Q596" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="Q596" s="16" t="s">
+      <x:c r="R596" s="14" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
@@ -36351,51 +36351,51 @@
       <x:c r="L600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>600354</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
@@ -36532,51 +36532,51 @@
       <x:c r="L603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>600355</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>703</x:v>
@@ -36815,51 +36815,51 @@
       <x:c r="I608" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>609468</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
@@ -36887,51 +36887,51 @@
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>608109</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>713</x:v>
@@ -36948,51 +36948,51 @@
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>609471</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -37005,51 +37005,51 @@
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>604383</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -37062,51 +37062,51 @@
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>596940</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -37116,51 +37116,51 @@
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>596939</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -37173,51 +37173,51 @@
       <x:c r="M614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>596938</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -37227,51 +37227,51 @@
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>596941</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
@@ -37286,51 +37286,51 @@
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>608352</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37340,51 +37340,51 @@
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>588537</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>25</x:v>
@@ -37444,51 +37444,51 @@
       <x:c r="L619" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>569877</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -37600,108 +37600,108 @@
       <x:c r="H622" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>453837</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>41613</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>596799</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>35511</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
@@ -37715,108 +37715,108 @@
       <x:c r="H624" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>31011</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>453836</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>41612</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>31011</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>596798</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
@@ -37830,51 +37830,51 @@
       <x:c r="H626" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>603428</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
@@ -37890,51 +37890,51 @@
       <x:c r="H627" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>453831</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
@@ -37951,172 +37951,172 @@
       <x:c r="H628" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>603429</x:v>
+        <x:v>554883</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>554883</x:v>
+        <x:v>603429</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>554884</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
@@ -38161,79 +38161,79 @@
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>575556</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>596796</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
@@ -38301,51 +38301,51 @@
       <x:c r="H634" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>453843</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
@@ -38361,51 +38361,51 @@
       <x:c r="H635" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>554882</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
@@ -38422,51 +38422,51 @@
       <x:c r="H636" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>554815</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
@@ -38482,51 +38482,51 @@
       <x:c r="H637" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>603414</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
@@ -38543,51 +38543,51 @@
       <x:c r="H638" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>603415</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
@@ -38603,51 +38603,51 @@
       <x:c r="H639" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>603416</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
@@ -38664,171 +38664,171 @@
       <x:c r="H640" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>554881</x:v>
+        <x:v>513714</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>513714</x:v>
+        <x:v>554881</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>596785</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
@@ -39501,51 +39501,51 @@
       <x:c r="M655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>594661</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>223</x:v>
@@ -39556,51 +39556,51 @@
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>594663</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>27</x:v>
@@ -39660,51 +39660,51 @@
       <x:c r="M658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>594664</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>71</x:v>
@@ -39712,51 +39712,51 @@
       <x:c r="M659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>594666</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>223</x:v>
@@ -39767,51 +39767,51 @@
       <x:c r="M660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>594670</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>71</x:v>
@@ -39819,51 +39819,51 @@
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>594672</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>223</x:v>
@@ -39874,51 +39874,51 @@
       <x:c r="M662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>594673</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>71</x:v>
@@ -39926,51 +39926,51 @@
       <x:c r="M663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>594675</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>223</x:v>
@@ -39981,51 +39981,51 @@
       <x:c r="M664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>594679</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>71</x:v>
@@ -40033,51 +40033,51 @@
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>594683</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>223</x:v>
@@ -40088,103 +40088,103 @@
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>594684</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>594686</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>223</x:v>
@@ -40195,158 +40195,158 @@
       <x:c r="M668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>594689</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>594693</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="Q670" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="Q670" s="16" t="s">
+      <x:c r="R670" s="14" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>684</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>594694</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s"/>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>71</x:v>
@@ -40354,51 +40354,51 @@
       <x:c r="M671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>594695</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>223</x:v>
@@ -40409,51 +40409,51 @@
       <x:c r="M672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>594668</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>71</x:v>
@@ -40461,51 +40461,51 @@
       <x:c r="M673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>594676</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>223</x:v>
@@ -40516,51 +40516,51 @@
       <x:c r="M674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>594678</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s"/>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>71</x:v>
@@ -40568,51 +40568,51 @@
       <x:c r="M675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>594681</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>223</x:v>
@@ -40623,51 +40623,51 @@
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>594691</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>71</x:v>
@@ -40675,479 +40675,479 @@
       <x:c r="M677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>594699</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="Q678" s="16" t="s">
         <x:v>803</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>594674</x:v>
+        <x:v>594697</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>594680</x:v>
+        <x:v>594677</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>594685</x:v>
+        <x:v>594688</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="Q681" s="4" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="R681" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
-      <x:c r="Q681" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>594698</x:v>
+        <x:v>594690</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>814</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="R682" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="R682" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>594697</x:v>
+        <x:v>594674</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="I683" s="4" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="Q683" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="Q683" s="4" t="s">
+      <x:c r="R683" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="R683" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>594677</x:v>
+        <x:v>594680</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C684" s="15" t="s"/>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="Q684" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="Q684" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R684" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>594688</x:v>
+        <x:v>594685</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>821</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>594690</x:v>
+        <x:v>594698</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>223</x:v>
@@ -41158,51 +41158,51 @@
       <x:c r="M686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>594669</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>71</x:v>
@@ -41210,51 +41210,51 @@
       <x:c r="M687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>594692</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>223</x:v>
@@ -41265,372 +41265,372 @@
       <x:c r="M688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>594696</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>594662</x:v>
+        <x:v>594682</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C690" s="15" t="s"/>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
-        <x:v>835</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>835</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
-        <x:v>836</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>594665</x:v>
+        <x:v>594687</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>838</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>594671</x:v>
+        <x:v>594667</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>840</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>841</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>594682</x:v>
+        <x:v>594662</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>594687</x:v>
+        <x:v>594665</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C694" s="15" t="s"/>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>842</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>843</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="Q694" s="16" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="Q694" s="16" t="s">
+      <x:c r="R694" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="R694" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>594667</x:v>
+        <x:v>594671</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -42808,100 +42808,100 @@
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>572255</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>534509</x:v>
       </x:c>
@@ -42953,78 +42953,78 @@
         <x:v>204</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>606800</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s"/>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>31021</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>606599</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -43150,51 +43150,51 @@
       <x:c r="L722" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>634017</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>39611</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>881</x:v>
       </x:c>