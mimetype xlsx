--- v3 (2026-07-04)
+++ v4 (2026-07-04)
@@ -350,101 +350,101 @@
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées spécialisation informatique - Spécialité cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées spécialisation informatique - infrastructure et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées spécialisation informatique - cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Ensup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Cordeille Formation - Externat Saint Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Plateforme Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
+    <x:t>La Plateforme Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>La Plateforme Formation - Antenne Marseille</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills</x:t>
@@ -572,56 +572,56 @@
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan|Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan|Dawan - Antenne Marseille</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Technicien datacenter</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité des TI-Technologie de l’information</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>SCRUM : PSM II (Professional Scrum Master)</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Agile</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable green IT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
@@ -1358,74 +1358,74 @@
   <x:si>
     <x:t>SIGNES</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>TAVERNES</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
     <x:t>VENELLES</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MORNAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>MONTAUROUX</x:t>
   </x:si>
   <x:si>
-    <x:t>ORANGE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
-    <x:t>PUGET-SUR-ARGENS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>TALLARD</x:t>
   </x:si>
   <x:si>
     <x:t>BORMES-LES-MIMOSAS</x:t>
@@ -2090,71 +2090,71 @@
   <x:si>
     <x:t>09/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences Numériques - Accroître vos Opportunités Professionnelles avec l'Informatique et Internet</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Télécommunication</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Rouvière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
@@ -2387,50 +2387,53 @@
   <x:si>
     <x:t>ISEN</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor cybersécurité (Ynov)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac techno sciences et technologies de l'industrie et du développement durable systèmes d'information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée R Goscinny</x:t>
@@ -2474,113 +2477,113 @@
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Léonard de Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée St-Exupéry</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P G de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>04990</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS CEDEX 9</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
@@ -2655,53 +2658,50 @@
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information (MSC)</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole pour l'Informatique et les Nouvelles Technologies - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole pour l'Informatique et les Nouvelles Technologies - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>architecte de systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH - campus de Nice</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
   </x:si>
   <x:si>
     <x:t>Android Kotlin</x:t>
   </x:si>
   <x:si>
     <x:t>Android</x:t>
   </x:si>
   <x:si>
     <x:t>Android Java</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données - bootcamp</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administration réseaux sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>G-Sys</x:t>
   </x:si>
@@ -4509,301 +4509,301 @@
         <x:v>92</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>498751</x:v>
+        <x:v>552931</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>605580</x:v>
+        <x:v>555619</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>605581</x:v>
+        <x:v>605580</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>552931</x:v>
+        <x:v>605581</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>555619</x:v>
+        <x:v>498751</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>110</x:v>
@@ -4823,51 +4823,51 @@
       <x:c r="L28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>614700</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -4939,54 +4939,54 @@
       <x:c r="L30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>607731</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -4996,110 +4996,110 @@
       <x:c r="L31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>607732</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>605529</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -5134,88 +5134,88 @@
         <x:v>601940</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>598935</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -5228,98 +5228,98 @@
       <x:c r="L35" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>555058</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>553577</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
@@ -5347,51 +5347,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>611092</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
@@ -5424,87 +5424,87 @@
       <x:c r="R38" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>598917</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>573280</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -5535,144 +5535,144 @@
       <x:c r="R40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>581515</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>573182</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>573846</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -5968,51 +5968,51 @@
       <x:c r="L48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>608141</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -6153,520 +6153,520 @@
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>571770</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>573843</x:v>
+        <x:v>545464</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>545464</x:v>
+        <x:v>608142</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>629945</x:v>
+        <x:v>543571</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>110</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>608142</x:v>
+        <x:v>544705</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>581511</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>543571</x:v>
+        <x:v>573843</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>544705</x:v>
+        <x:v>629945</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>600777</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>578375</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>24</x:v>
@@ -6677,51 +6677,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>586559</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
@@ -6730,51 +6730,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>586560</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6787,51 +6787,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>607747</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
@@ -7426,51 +7426,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>71616</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>590132</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -7486,51 +7486,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>571008</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>66</x:v>
@@ -7591,100 +7591,100 @@
       <x:c r="L78" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594243</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>594244</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
@@ -7693,227 +7693,227 @@
       <x:c r="L80" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>596819</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>575009</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>575008</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>581574</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -7923,51 +7923,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>591933</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -7977,51 +7977,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>591934</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -8034,51 +8034,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>591932</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8088,342 +8088,342 @@
       <x:c r="L87" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>591931</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>574995</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>581573</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>574994</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>632944</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8433,51 +8433,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>591993</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -8490,337 +8490,337 @@
       <x:c r="L94" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>591994</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>579575</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>581220</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>579573</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>579574</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>592286</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -8833,51 +8833,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>592283</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8887,51 +8887,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>592285</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -8944,453 +8944,453 @@
       <x:c r="L102" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>592284</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>574960</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>574959</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>574958</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>574957</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>574956</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>574955</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>592079</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -9403,51 +9403,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>615854</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9457,51 +9457,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>592084</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
@@ -9514,51 +9514,51 @@
       <x:c r="L112" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>592085</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9568,51 +9568,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>592080</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -9625,51 +9625,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>592081</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9679,51 +9679,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592086</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -9736,51 +9736,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>592082</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -9790,51 +9790,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592083</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -9958,227 +9958,227 @@
       <x:c r="L120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>13115</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>597443</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>576314</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>576313</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>576312</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -10188,51 +10188,51 @@
       <x:c r="L124" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>597445</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -10242,51 +10242,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>13238</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>597444</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>305</x:v>
@@ -10303,51 +10303,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>632844</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10424,51 +10424,51 @@
       <x:c r="L128" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>510429</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10484,51 +10484,51 @@
       <x:c r="L129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>547223</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>305</x:v>
@@ -10545,51 +10545,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>510493</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10605,51 +10605,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>510433</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>305</x:v>
@@ -10666,51 +10666,51 @@
       <x:c r="L132" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>547219</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10787,51 +10787,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>632838</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -10847,51 +10847,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>564562</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>305</x:v>
@@ -10908,111 +10908,111 @@
       <x:c r="L136" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>632835</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>549374</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>318</x:v>
@@ -11020,51 +11020,51 @@
       <x:c r="I138" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>504739</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40246</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -11135,60 +11135,60 @@
       <x:c r="I140" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>549375</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -11204,51 +11204,51 @@
       <x:c r="L141" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>628369</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>318</x:v>
@@ -11265,51 +11265,51 @@
       <x:c r="L142" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>628370</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -11435,51 +11435,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>627896</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
@@ -11729,51 +11729,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>542189</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -11961,108 +11961,108 @@
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>31010</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>542186</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>34408</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>501620</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40246</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
@@ -12680,138 +12680,138 @@
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>40288</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>574942</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40288</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>592404</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40102</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>367</x:v>
@@ -12828,111 +12828,111 @@
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>614634</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40807</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>580913</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40807</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12942,227 +12942,227 @@
       <x:c r="L172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>592791</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>574913</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>574911</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>574912</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>382</x:v>
@@ -13176,221 +13176,221 @@
       <x:c r="L176" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>611489</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>574908</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>574909</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>592353</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -13403,51 +13403,51 @@
       <x:c r="L180" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>592354</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13457,51 +13457,51 @@
       <x:c r="L181" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>592355</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
@@ -13514,51 +13514,51 @@
       <x:c r="L182" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>592356</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13568,51 +13568,51 @@
       <x:c r="L183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592359</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -13625,51 +13625,51 @@
       <x:c r="L184" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>592351</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -13679,51 +13679,51 @@
       <x:c r="L185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592357</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -13736,94 +13736,94 @@
       <x:c r="L186" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>592358</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>577818</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
@@ -15703,54 +15703,54 @@
       <x:c r="I223" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>624684</x:v>
+        <x:v>624751</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -15758,106 +15758,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>624686</x:v>
+        <x:v>624754</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>624687</x:v>
+        <x:v>624677</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -15865,106 +15865,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>624702</x:v>
+        <x:v>624705</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>624746</x:v>
+        <x:v>624747</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -15972,106 +15972,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>624750</x:v>
+        <x:v>624772</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>624753</x:v>
+        <x:v>624684</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16079,54 +16079,54 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>624751</x:v>
+        <x:v>624686</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>401</x:v>
@@ -16134,51 +16134,51 @@
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>624754</x:v>
+        <x:v>624687</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16186,106 +16186,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>624772</x:v>
+        <x:v>624702</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>624677</x:v>
+        <x:v>624746</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16293,54 +16293,54 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>624705</x:v>
+        <x:v>624750</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>401</x:v>
@@ -16348,51 +16348,51 @@
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>624747</x:v>
+        <x:v>624753</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -16614,51 +16614,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>624704</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>400</x:v>
@@ -18234,51 +18234,51 @@
       <x:c r="L270" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>600422</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -18291,51 +18291,51 @@
       <x:c r="L271" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>600423</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -18513,51 +18513,51 @@
       <x:c r="L275" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>595013</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
@@ -18974,51 +18974,51 @@
       <x:c r="L283" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>615894</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -19031,51 +19031,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>615895</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40612</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -19085,51 +19085,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>592576</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40612</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -19142,51 +19142,51 @@
       <x:c r="L286" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>592577</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38656</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -19196,51 +19196,51 @@
       <x:c r="L287" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>596436</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>497</x:v>
@@ -19317,51 +19317,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>550303</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>497</x:v>
@@ -19378,51 +19378,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>550304</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -19616,51 +19616,51 @@
       <x:c r="L294" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>616026</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38412</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -19670,51 +19670,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>616027</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>35568</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
@@ -19727,169 +19727,169 @@
       <x:c r="L296" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>595930</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>575051</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>555740</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -19899,51 +19899,51 @@
       <x:c r="J299" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>543534</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -19957,51 +19957,51 @@
       <x:c r="I300" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>501632</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
@@ -20017,60 +20017,60 @@
       <x:c r="I301" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>605775</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>497</x:v>
@@ -20081,57 +20081,57 @@
       <x:c r="J302" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>555742</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -20141,57 +20141,57 @@
       <x:c r="J303" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>605776</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -20204,51 +20204,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>595622</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -20258,51 +20258,51 @@
       <x:c r="L305" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>597136</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -20315,51 +20315,51 @@
       <x:c r="L306" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>595755</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -20369,51 +20369,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>595754</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40205</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
@@ -20426,51 +20426,51 @@
       <x:c r="L308" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>24326</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>595616</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39162</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -20480,51 +20480,51 @@
       <x:c r="L309" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>624519</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
@@ -20802,51 +20802,51 @@
       <x:c r="I315" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>625163</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -20857,51 +20857,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>625166</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>400</x:v>
@@ -22086,51 +22086,51 @@
       <x:c r="I339" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>625162</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -22193,51 +22193,51 @@
       <x:c r="I341" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>625168</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -22997,51 +22997,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>625128</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>400</x:v>
@@ -23211,51 +23211,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>625172</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>400</x:v>
@@ -23477,51 +23477,51 @@
       <x:c r="I365" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>625174</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -23691,51 +23691,51 @@
       <x:c r="I369" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>625110</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -23853,51 +23853,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>625127</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>400</x:v>
@@ -24281,106 +24281,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>625126</x:v>
+        <x:v>625109</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>625129</x:v>
+        <x:v>625131</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24388,106 +24388,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>625130</x:v>
+        <x:v>625133</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>625151</x:v>
+        <x:v>625148</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24495,106 +24495,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>625156</x:v>
+        <x:v>625102</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>625103</x:v>
+        <x:v>625126</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24602,106 +24602,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>625131</x:v>
+        <x:v>625129</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>625133</x:v>
+        <x:v>625130</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24709,106 +24709,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>625148</x:v>
+        <x:v>625151</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>625109</x:v>
+        <x:v>625156</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -24819,51 +24819,51 @@
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>625102</x:v>
+        <x:v>625103</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>401</x:v>
@@ -25665,51 +25665,51 @@
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>448036</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40561</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>319</x:v>
@@ -25840,51 +25840,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>627877</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
@@ -26242,57 +26242,57 @@
       <x:c r="K415" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>535024</x:v>
+        <x:v>551039</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
@@ -26301,57 +26301,57 @@
       <x:c r="K416" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>551039</x:v>
+        <x:v>535024</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -27051,232 +27051,232 @@
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>578622</x:v>
+        <x:v>610847</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>153</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>578625</x:v>
+        <x:v>610848</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>610847</x:v>
+        <x:v>578622</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I432" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>610848</x:v>
+        <x:v>578625</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -27574,51 +27574,51 @@
       <x:c r="L438" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -27628,51 +27628,51 @@
       <x:c r="L439" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>598490</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -27685,51 +27685,51 @@
       <x:c r="L440" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -27739,51 +27739,51 @@
       <x:c r="L441" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>589941</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -27796,51 +27796,51 @@
       <x:c r="L442" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -27931,654 +27931,654 @@
       <x:c r="S444" s="14" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>605596</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>605595</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>605599</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>605593</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>605594</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>605597</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>584264</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>584266</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>584269</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>584265</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>584272</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>40363</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
@@ -28591,51 +28591,51 @@
       <x:c r="L456" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
@@ -28986,51 +28986,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>606178</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40897</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -29043,51 +29043,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>606179</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
@@ -30022,51 +30022,51 @@
       <x:c r="L481" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>606190</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -30079,51 +30079,51 @@
       <x:c r="L482" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>606189</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
@@ -30563,178 +30563,178 @@
         <x:v>510084</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>576520</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>576522</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>576524</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>39237</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -30756,51 +30756,51 @@
       <x:c r="L495" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>602339</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>36490</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
@@ -31298,51 +31298,51 @@
       <x:c r="I505" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>624873</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C506" s="15" t="s"/>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -31353,51 +31353,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s"/>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>624880</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>400</x:v>
@@ -31995,51 +31995,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s"/>
       <x:c r="K518" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>624831</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>400</x:v>
@@ -32261,51 +32261,51 @@
       <x:c r="I523" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>624854</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -32530,106 +32530,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s"/>
       <x:c r="K528" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>624833</x:v>
+        <x:v>624868</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>624834</x:v>
+        <x:v>624874</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32637,106 +32637,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>624846</x:v>
+        <x:v>624882</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>624847</x:v>
+        <x:v>624884</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32744,106 +32744,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>624852</x:v>
+        <x:v>624900</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>624867</x:v>
+        <x:v>624825</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32851,106 +32851,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>624869</x:v>
+        <x:v>624833</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>624879</x:v>
+        <x:v>624834</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -32958,106 +32958,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>624885</x:v>
+        <x:v>624846</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>624890</x:v>
+        <x:v>624847</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33065,106 +33065,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>624897</x:v>
+        <x:v>624852</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>624902</x:v>
+        <x:v>624867</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33172,54 +33172,54 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>624868</x:v>
+        <x:v>624869</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>401</x:v>
@@ -33227,51 +33227,51 @@
       <x:c r="K541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>624874</x:v>
+        <x:v>624879</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33279,106 +33279,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>624882</x:v>
+        <x:v>624885</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>624884</x:v>
+        <x:v>624890</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33386,106 +33386,106 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>624900</x:v>
+        <x:v>624897</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>624825</x:v>
+        <x:v>624902</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -33493,51 +33493,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>624877</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>400</x:v>
@@ -33759,51 +33759,51 @@
       <x:c r="I551" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>624832</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -34349,51 +34349,51 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>624876</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>400</x:v>
@@ -35150,51 +35150,51 @@
       <x:c r="I577" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>624853</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -35260,255 +35260,255 @@
       <x:c r="L579" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C580" s="15" t="s"/>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s"/>
       <x:c r="K580" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>592938</x:v>
+        <x:v>592936</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="Q581" s="4" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>592936</x:v>
+        <x:v>592938</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s"/>
       <x:c r="K584" s="14" t="s">
@@ -35517,100 +35517,100 @@
       <x:c r="L584" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
@@ -35619,100 +35619,100 @@
       <x:c r="L586" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s"/>
       <x:c r="K588" s="14" t="s">
@@ -35721,100 +35721,100 @@
       <x:c r="L588" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>592951</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
@@ -35823,100 +35823,100 @@
       <x:c r="L590" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
@@ -35925,202 +35925,202 @@
       <x:c r="L592" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>594655</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
@@ -36129,51 +36129,51 @@
       <x:c r="L596" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
@@ -36415,51 +36415,51 @@
       <x:c r="M601" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
         <x:v>248</x:v>
@@ -36597,51 +36597,51 @@
       <x:c r="M604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>546303</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>34568</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -36825,51 +36825,51 @@
       <x:c r="L608" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>609468</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -36885,51 +36885,51 @@
       <x:c r="L609" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>608109</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>712</x:v>
@@ -36937,60 +36937,60 @@
       <x:c r="I610" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>609471</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
@@ -37003,51 +37003,51 @@
       <x:c r="L611" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>604383</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
@@ -37060,51 +37060,51 @@
       <x:c r="L612" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>596940</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -37114,51 +37114,51 @@
       <x:c r="L613" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>596939</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
@@ -37171,105 +37171,105 @@
       <x:c r="L614" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>596938</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>596941</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
@@ -37284,51 +37284,51 @@
       <x:c r="L616" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>608352</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -37338,51 +37338,51 @@
       <x:c r="L617" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>588537</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -37667,51 +37667,51 @@
       <x:c r="L623" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>596799</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>35511</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>742</x:v>
@@ -37782,51 +37782,51 @@
       <x:c r="L625" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>31011</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>596798</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>742</x:v>
@@ -37843,51 +37843,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>603428</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
@@ -37964,51 +37964,51 @@
       <x:c r="L628" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>554883</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
@@ -38024,54 +38024,54 @@
       <x:c r="L629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>627</x:v>
@@ -38085,111 +38085,111 @@
       <x:c r="L630" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>554884</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>575556</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -38199,51 +38199,51 @@
       <x:c r="L632" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>596796</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -38253,51 +38253,51 @@
       <x:c r="L633" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>596797</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>742</x:v>
@@ -38374,51 +38374,51 @@
       <x:c r="L635" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>554882</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>742</x:v>
@@ -38435,54 +38435,54 @@
       <x:c r="L636" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>554815</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -38495,51 +38495,51 @@
       <x:c r="L637" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>603414</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>742</x:v>
@@ -38556,54 +38556,54 @@
       <x:c r="L638" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>603415</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -38616,51 +38616,51 @@
       <x:c r="L639" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>603416</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>742</x:v>
@@ -38680,51 +38680,51 @@
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>513714</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
@@ -38737,51 +38737,51 @@
       <x:c r="L641" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>554881</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -38794,51 +38794,51 @@
       <x:c r="L642" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>596785</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -38848,51 +38848,51 @@
       <x:c r="L643" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>596783</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -38905,170 +38905,170 @@
       <x:c r="L644" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>596784</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>575981</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>575980</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>42</x:v>
@@ -39231,51 +39231,51 @@
       <x:c r="L650" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>606192</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H651" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
@@ -39288,54 +39288,54 @@
       <x:c r="L651" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -39345,100 +39345,100 @@
       <x:c r="L652" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>620439</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>597492</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
@@ -39447,51 +39447,51 @@
       <x:c r="L654" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>597491</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>223</x:v>
@@ -39499,51 +39499,51 @@
       <x:c r="L655" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>594661</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>714</x:v>
@@ -39554,3028 +39554,3027 @@
       <x:c r="L656" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>594663</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>714</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>594664</x:v>
+        <x:v>599360</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>594666</x:v>
+        <x:v>594664</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>594670</x:v>
+        <x:v>594666</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="Q660" s="16" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="R660" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="Q660" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>594672</x:v>
+        <x:v>594670</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>594673</x:v>
+        <x:v>594672</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>594675</x:v>
+        <x:v>594673</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>594679</x:v>
+        <x:v>594675</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>594683</x:v>
+        <x:v>594679</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>594684</x:v>
+        <x:v>594683</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>788</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="Q666" s="16" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="R666" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="Q666" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>594686</x:v>
+        <x:v>594684</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>594689</x:v>
+        <x:v>594686</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>594693</x:v>
+        <x:v>594689</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>594694</x:v>
+        <x:v>594693</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>594695</x:v>
+        <x:v>594694</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s"/>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>594668</x:v>
+        <x:v>594695</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>594676</x:v>
+        <x:v>594668</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>594678</x:v>
+        <x:v>594676</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>594681</x:v>
+        <x:v>594678</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s"/>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="Q675" s="4" t="s">
         <x:v>678</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>594691</x:v>
+        <x:v>594681</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>797</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>800</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>594699</x:v>
+        <x:v>594691</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="Q677" s="4" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="R677" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="Q677" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>594680</x:v>
+        <x:v>594699</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="Q678" s="16" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="R678" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="Q678" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>594685</x:v>
+        <x:v>594697</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>808</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="Q679" s="4" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="R679" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="Q679" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>594698</x:v>
+        <x:v>594677</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>811</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>594697</x:v>
+        <x:v>594688</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>594677</x:v>
+        <x:v>594690</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>815</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>594688</x:v>
+        <x:v>594674</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="I683" s="4" t="s">
         <x:v>816</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>817</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="Q683" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="Q683" s="4" t="s">
+      <x:c r="R683" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
-      <x:c r="R683" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>594690</x:v>
+        <x:v>594680</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C684" s="15" t="s"/>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>819</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="Q684" s="16" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="R684" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
-      <x:c r="Q684" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>594674</x:v>
+        <x:v>594685</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="I685" s="4" t="s">
         <x:v>822</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="Q685" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="Q685" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>594669</x:v>
+        <x:v>594698</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>824</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="Q686" s="16" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="Q686" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>826</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>594692</x:v>
+        <x:v>594669</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>828</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="Q687" s="4" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="R687" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="Q687" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>594696</x:v>
+        <x:v>594692</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>830</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>831</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="Q688" s="16" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="R688" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="Q688" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>594682</x:v>
+        <x:v>594696</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>594687</x:v>
+        <x:v>594682</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C690" s="15" t="s"/>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>832</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
-        <x:v>833</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>832</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>833</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>594667</x:v>
+        <x:v>594687</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="Q691" s="4" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="R691" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="Q691" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>594662</x:v>
+        <x:v>594667</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>838</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>839</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="Q692" s="16" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="R692" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
-      <x:c r="Q692" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>594665</x:v>
+        <x:v>594662</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="I693" s="4" t="s">
         <x:v>840</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>841</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="Q693" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
-      <x:c r="Q693" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>594671</x:v>
+        <x:v>594665</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>843</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C694" s="15" t="s"/>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>844</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>620980</x:v>
+        <x:v>594671</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>628039</x:v>
+        <x:v>620980</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>849</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>580870</x:v>
+        <x:v>628039</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>851</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>629235</x:v>
+        <x:v>580870</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>853</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>852</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>629231</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>622096</x:v>
+        <x:v>629235</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
-      <x:c r="E700" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>568842</x:v>
+        <x:v>622096</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>568843</x:v>
+        <x:v>568842</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>630909</x:v>
+        <x:v>568843</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>620812</x:v>
+        <x:v>630909</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>630907</x:v>
+        <x:v>620812</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>568839</x:v>
+        <x:v>630907</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>847</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>848</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>858</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>568840</x:v>
+        <x:v>568839</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>620811</x:v>
+        <x:v>568840</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
-        <x:v>219</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>859</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
-      <x:c r="E708" s="14" t="s"/>
+      <x:c r="E708" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
-        <x:v>860</x:v>
-[...1 lines deleted...]
-      <x:c r="H708" s="14" t="s"/>
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="H708" s="14" t="s">
+        <x:v>846</x:v>
+      </x:c>
       <x:c r="I708" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>597191</x:v>
+        <x:v>620811</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>597192</x:v>
+        <x:v>597191</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>862</x:v>
-[...1 lines deleted...]
-      <x:c r="C710" s="15" t="s"/>
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="C710" s="15" t="n">
+        <x:v>38114</x:v>
+      </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="J710" s="14" t="s"/>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="J710" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>599360</x:v>
+        <x:v>597192</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C711" s="3" t="s"/>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>27</x:v>
@@ -43387,51 +43386,51 @@
       <x:c r="M726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>549303</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>36075</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>53</x:v>
       </x:c>