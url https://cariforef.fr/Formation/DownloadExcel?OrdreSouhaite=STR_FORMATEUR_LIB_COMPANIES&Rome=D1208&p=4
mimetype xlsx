--- v3 (2026-08-22)
+++ v4 (2026-08-22)
@@ -356,95 +356,95 @@
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Extension de cils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
-    <x:t>Extension de cils</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
@@ -746,71 +746,71 @@
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation maquillage de la mariée</x:t>
   </x:si>
   <x:si>
     <x:t>Bellazur - Marie-France Disdier</x:t>
   </x:si>
   <x:si>
     <x:t>11200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>Browlift- teinture (My Lamination)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BH Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renforcement et pose de vernis semi-permanent</x:t>
+  </x:si>
+  <x:si>
     <x:t>Extension aux popits</x:t>
   </x:si>
   <x:si>
-    <x:t>BH Academy</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Browlift- teinture (My Lamination)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>Biotic Phocéa</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Art corporel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2033 00:00:00</x:t>
@@ -905,68 +905,68 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine thermale</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
     <x:t>Appliquez les règles d'hygiène et de salubrité</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Hygiène travail</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
-    <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Intégrez un nouveau soin du visage raffermissant : le modelage japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
@@ -1055,68 +1055,68 @@
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>01/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
@@ -1277,68 +1277,68 @@
   <x:si>
     <x:t>Ilona Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84320</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAIGUES-SUR-SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jak - Aftec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dermographie manuelle - Microblading</x:t>
   </x:si>
   <x:si>
-    <x:t>Jak - Aftec</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie (cursus partiel)</x:t>
   </x:si>
   <x:si>
     <x:t>Corps modelage</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode cil à cil</x:t>
@@ -1400,68 +1400,68 @@
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
+    <x:t>Lm Créations Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE ROVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
-    <x:t>Lm Créations Academy</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
@@ -1640,56 +1640,56 @@
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Make up artiste</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
@@ -1724,161 +1724,161 @@
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spa (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien spa</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien animateur de SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage drainant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Temana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31770</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
-    <x:t>Temana</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage aux pierres chaudes</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage drainant</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage thaïlandais traditionnel au sol</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux pochons aromatiques de Provence et riz de Camargue</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bien-être et beauté du visage</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage aux pierres</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage aux pierres</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage aux pierres froides</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
@@ -1895,71 +1895,71 @@
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage Kobido</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Drainage lymphatique corps brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
@@ -1982,68 +1982,68 @@
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation hygiène et salubrité - Pratique et perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation hygiène et salubrité - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Tricodermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation hygiène et salubrité</x:t>
   </x:si>
   <x:si>
+    <x:t>Préparation au CAP Esthétique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wellness Center</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Bénéficiaire du RSA , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Préparation au CAP Esthétique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Les massages du monde</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Zhanmaakeup Industry</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Jeune 16-25 ans , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2025 00:00:00</x:t>
@@ -2171,56 +2171,56 @@
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils et réhaussement</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
+    <x:t>praticien SPA</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>praticien SPA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
@@ -2321,72 +2321,72 @@
   <x:si>
     <x:t>FAM - École supérieure des arts du maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>FAM Fashion &amp; makeup school</x:t>
   </x:si>
   <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/11/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -4857,705 +4857,705 @@
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>543888</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C36" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>625449</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>628567</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>625256</x:v>
+        <x:v>625283</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>625265</x:v>
+        <x:v>625291</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s"/>
+      <x:c r="J40" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>625283</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="C41" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>625291</x:v>
+        <x:v>610908</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C42" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>625450</x:v>
+        <x:v>625254</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>610908</x:v>
+        <x:v>625261</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="J44" s="14" t="s"/>
+      <x:c r="J44" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>625254</x:v>
+        <x:v>622547</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>625261</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>622547</x:v>
+        <x:v>625449</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -5578,100 +5578,100 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>63</x:v>
@@ -5817,51 +5817,51 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
@@ -5869,51 +5869,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>625253</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
@@ -5924,51 +5924,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
@@ -5976,51 +5976,51 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
@@ -6072,51 +6072,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>625275</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -6138,51 +6138,51 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
@@ -6190,51 +6190,51 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>625281</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
@@ -6245,92 +6245,92 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -6619,51 +6619,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -6677,51 +6677,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>582092</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
@@ -6729,51 +6729,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
@@ -7102,54 +7102,54 @@
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
@@ -7582,51 +7582,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>583442</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -7851,51 +7851,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
@@ -7906,51 +7906,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
@@ -7958,51 +7958,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>582115</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
@@ -9557,391 +9557,391 @@
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>638217</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>601126</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>638217</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>601126</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>601132</x:v>
+        <x:v>601124</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>601124</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -9951,51 +9951,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>628607</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
@@ -10026,392 +10026,392 @@
         <x:v>58</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>614793</x:v>
+        <x:v>614764</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>614794</x:v>
+        <x:v>614805</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>614764</x:v>
+        <x:v>614804</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>614805</x:v>
+        <x:v>614793</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>614804</x:v>
+        <x:v>614794</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>614770</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>614795</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
@@ -11642,216 +11642,214 @@
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>551900</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C160" s="15" t="s"/>
+      <x:c r="C160" s="15" t="n">
+        <x:v>40921</x:v>
+      </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="J160" s="14" t="s"/>
+      <x:c r="J160" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42879</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>612290</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="J161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42879</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>553723</x:v>
+        <x:v>612293</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>612293</x:v>
+        <x:v>612290</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
@@ -11867,106 +11865,106 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>634471</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>612288</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>38</x:v>
@@ -11982,51 +11980,51 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
@@ -12043,51 +12041,51 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>38</x:v>
@@ -12164,97 +12162,97 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>607557</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>552709</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>279</x:v>
@@ -12323,51 +12321,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
@@ -12376,51 +12374,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>38</x:v>
@@ -12527,51 +12525,51 @@
       <x:c r="L175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
@@ -12991,51 +12989,51 @@
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
@@ -13090,100 +13088,100 @@
       <x:c r="L186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>622464</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>622480</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
@@ -13600,51 +13598,51 @@
       <x:c r="L196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>38</x:v>
@@ -13955,51 +13953,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
@@ -14570,51 +14568,51 @@
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>638323</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -14929,1377 +14927,1377 @@
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>622496</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>633523</x:v>
+        <x:v>638302</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>633530</x:v>
+        <x:v>638306</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>633537</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>581672</x:v>
+        <x:v>622488</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>638302</x:v>
+        <x:v>622501</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>638306</x:v>
+        <x:v>622502</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>622456</x:v>
+        <x:v>622509</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>622488</x:v>
+        <x:v>638307</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>622501</x:v>
+        <x:v>638321</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>622502</x:v>
+        <x:v>633501</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>622509</x:v>
+        <x:v>633502</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>638307</x:v>
+        <x:v>633515</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>638321</x:v>
+        <x:v>633521</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>633501</x:v>
+        <x:v>633523</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>633502</x:v>
+        <x:v>633530</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>633515</x:v>
+        <x:v>633537</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>633521</x:v>
+        <x:v>638308</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>622478</x:v>
+        <x:v>638329</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>622479</x:v>
+        <x:v>638331</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>622510</x:v>
+        <x:v>638332</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>638308</x:v>
+        <x:v>638335</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>638329</x:v>
+        <x:v>638336</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>638331</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>638332</x:v>
+        <x:v>622478</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>638335</x:v>
+        <x:v>622479</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>638336</x:v>
+        <x:v>622510</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -19037,218 +19035,218 @@
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>601331</x:v>
+        <x:v>566902</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>601332</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>566902</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19681,233 +19679,233 @@
         <x:v>401</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>566764</x:v>
+        <x:v>566456</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>630294</x:v>
+        <x:v>566457</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>566456</x:v>
+        <x:v>566764</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>566457</x:v>
+        <x:v>630294</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
@@ -20303,51 +20301,51 @@
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>575107</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -20422,51 +20420,51 @@
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
@@ -20975,51 +20973,51 @@
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>566462</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
@@ -21141,368 +21139,367 @@
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>566768</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>600288</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="C338" s="15" t="s"/>
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C338" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="J338" s="14" t="s"/>
+      <x:c r="J338" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>630299</x:v>
+        <x:v>630287</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>566766</x:v>
+        <x:v>630295</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="J340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>600288</x:v>
+        <x:v>630299</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>425</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="J341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>630287</x:v>
+        <x:v>566766</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>406</x:v>
-[...1 lines deleted...]
-      <x:c r="C342" s="15" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s"/>
+      <x:c r="E342" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="J342" s="14" t="s"/>
+      <x:c r="J342" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>630295</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21664,51 +21661,51 @@
       <x:c r="L346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>566460</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>38</x:v>
@@ -22368,51 +22365,51 @@
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>613840</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
@@ -22727,389 +22724,389 @@
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>614028</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I367" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q367" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q367" s="4" t="s">
+      <x:c r="R367" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="R367" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>624253</x:v>
+        <x:v>624467</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q368" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q368" s="16" t="s">
+      <x:c r="R368" s="14" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>624252</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I369" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q369" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q369" s="4" t="s">
+      <x:c r="R369" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>615661</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q370" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q370" s="16" t="s">
+      <x:c r="R370" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="R370" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>624467</x:v>
+        <x:v>624253</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I371" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q371" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q371" s="4" t="s">
+      <x:c r="R371" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>624257</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q372" s="16" t="s">
+      <x:c r="R372" s="14" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I373" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="Q373" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="Q373" s="4" t="s">
+      <x:c r="R373" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>624254</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
@@ -23805,148 +23802,148 @@
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>597015</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>596564</x:v>
+        <x:v>597022</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>597022</x:v>
+        <x:v>596564</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -25295,196 +25292,196 @@
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>584823</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="J413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>637280</x:v>
+        <x:v>584821</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>584821</x:v>
+        <x:v>584825</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C415" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C415" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
+      <x:c r="J415" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>584825</x:v>
+        <x:v>637280</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
@@ -25661,54 +25658,54 @@
       <x:c r="K419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>556848</x:v>
+        <x:v>609659</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>510</x:v>
@@ -25722,54 +25719,54 @@
       <x:c r="K420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>609659</x:v>
+        <x:v>556848</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
@@ -25903,54 +25900,54 @@
       <x:c r="K423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>507271</x:v>
+        <x:v>609666</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>510</x:v>
@@ -25964,54 +25961,54 @@
       <x:c r="K424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>609666</x:v>
+        <x:v>507271</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26188,216 +26185,219 @@
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>564795</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
+      <x:c r="E429" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>626498</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>546753</x:v>
+        <x:v>546756</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>546756</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
@@ -26417,103 +26417,100 @@
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>598926</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
-      <x:c r="E433" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>598919</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -27147,51 +27144,51 @@
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>546886</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
@@ -27705,51 +27702,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
@@ -27820,219 +27817,219 @@
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>612618</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>609241</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>609224</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s"/>
+      <x:c r="E460" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>612611</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -28623,160 +28620,162 @@
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s"/>
+      <x:c r="E472" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>630584</x:v>
+        <x:v>609262</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>38122</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>609262</x:v>
+        <x:v>609238</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
@@ -28791,165 +28790,162 @@
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
-      <x:c r="E475" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>609238</x:v>
+        <x:v>630584</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>630586</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29073,51 +29069,51 @@
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>554412</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
@@ -29132,51 +29128,51 @@
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>554436</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -29189,51 +29185,51 @@
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>554449</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -29254,1575 +29250,1575 @@
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>628915</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>589833</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>609239</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>609253</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
-      <x:c r="E486" s="14" t="s"/>
+      <x:c r="E486" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>612617</x:v>
+        <x:v>609239</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>589833</x:v>
+        <x:v>609252</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>609252</x:v>
+        <x:v>554453</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>554453</x:v>
+        <x:v>554409</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>34777</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
-      <x:c r="E491" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>554409</x:v>
+        <x:v>575793</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>34777</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s"/>
+      <x:c r="E492" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>575793</x:v>
+        <x:v>609236</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>609236</x:v>
+        <x:v>609237</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>609237</x:v>
+        <x:v>609222</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>609222</x:v>
+        <x:v>609231</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>609231</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>554423</x:v>
+        <x:v>589828</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>34777</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
-      <x:c r="E498" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>589828</x:v>
+        <x:v>567075</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>34777</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
+      <x:c r="E499" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>567075</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>609234</x:v>
+        <x:v>609225</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>609225</x:v>
+        <x:v>609242</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
-      <x:c r="E502" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>609242</x:v>
+        <x:v>612619</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>612619</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
-      <x:c r="E504" s="14" t="s"/>
+      <x:c r="E504" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>612594</x:v>
+        <x:v>609263</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>609263</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>609255</x:v>
+        <x:v>554451</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>612624</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
-      <x:c r="E508" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>554451</x:v>
+        <x:v>612617</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
@@ -30837,51 +30833,51 @@
         <x:v>541</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>609243</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
@@ -30894,224 +30890,224 @@
       <x:c r="G511" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>638534</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>554413</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>589843</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
@@ -31139,51 +31135,51 @@
       <x:c r="M515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>589847</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
@@ -31198,51 +31194,51 @@
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -31255,59 +31251,59 @@
       <x:c r="M517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>554410</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>28</x:v>
@@ -31369,51 +31365,51 @@
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>554459</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -31474,54 +31470,54 @@
       <x:c r="K521" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>628771</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
@@ -31531,108 +31527,108 @@
       <x:c r="K522" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>633288</x:v>
+        <x:v>612613</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>612613</x:v>
+        <x:v>628771</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
@@ -31900,129 +31896,129 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>628924</x:v>
+        <x:v>628780</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>628780</x:v>
+        <x:v>628924</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -32176,232 +32172,232 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>609602</x:v>
+        <x:v>609707</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>609707</x:v>
+        <x:v>609702</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>609702</x:v>
+        <x:v>609602</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>551204</x:v>
+        <x:v>551209</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>573</x:v>
@@ -32410,114 +32406,114 @@
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>551394</x:v>
+        <x:v>551204</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>551209</x:v>
+        <x:v>551394</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
@@ -32628,100 +32624,100 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>551203</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
@@ -32832,194 +32828,194 @@
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>589554</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>589558</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>597615</x:v>
+        <x:v>589559</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>589559</x:v>
+        <x:v>597615</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
@@ -33268,153 +33264,153 @@
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>606025</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>606021</x:v>
+        <x:v>606028</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>606028</x:v>
+        <x:v>606021</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
@@ -34640,332 +34636,332 @@
         <x:v>607</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s"/>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>630166</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C580" s="15" t="s"/>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s"/>
       <x:c r="K580" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>630172</x:v>
+        <x:v>630423</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>630338</x:v>
+        <x:v>630548</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>630178</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>630423</x:v>
+        <x:v>630172</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C584" s="15" t="s"/>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s"/>
       <x:c r="K584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>630548</x:v>
+        <x:v>630338</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>38</x:v>
@@ -36048,146 +36044,147 @@
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>565328</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="J606" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>597613</x:v>
+        <x:v>597612</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>640</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>641</x:v>
-[...1 lines deleted...]
-      <x:c r="C607" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C607" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
+      <x:c r="J607" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>597612</x:v>
+        <x:v>597613</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C608" s="15" t="s"/>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s"/>
       <x:c r="K608" s="14" t="s">
@@ -36460,98 +36457,98 @@
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>570459</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>552734</x:v>
+        <x:v>552709</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -36763,406 +36760,406 @@
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>604748</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>588229</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>604171</x:v>
+        <x:v>604159</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>604157</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>553212</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>604159</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -37230,120 +37227,120 @@
       <x:c r="J626" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>553301</x:v>
+        <x:v>607612</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>607612</x:v>
+        <x:v>553301</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>235</x:v>
@@ -37351,51 +37348,51 @@
       <x:c r="J628" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>607613</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -37581,194 +37578,194 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C633" s="3" t="s"/>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>600117</x:v>
+        <x:v>600124</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s"/>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>600118</x:v>
+        <x:v>600117</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>600124</x:v>
+        <x:v>600118</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s"/>
       <x:c r="K636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
@@ -38182,54 +38179,54 @@
       <x:c r="L644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>624118</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>28</x:v>
@@ -38620,213 +38617,213 @@
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>498078</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="C653" s="3" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C653" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D653" s="3" t="s"/>
+      <x:c r="E653" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
+      <x:c r="J653" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K653" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>499835</x:v>
+        <x:v>544962</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>614399</x:v>
+        <x:v>499835</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
-      <x:c r="E655" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="J655" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K655" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>544962</x:v>
+        <x:v>614399</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>688</x:v>
@@ -39256,51 +39253,51 @@
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>500906</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I664" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s"/>
       <x:c r="K664" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
@@ -39365,307 +39362,307 @@
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>596576</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>597019</x:v>
+        <x:v>606176</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>606176</x:v>
+        <x:v>597019</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>597006</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>596567</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
@@ -39866,51 +39863,51 @@
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>597016</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42020</x:v>
@@ -39920,154 +39917,154 @@
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>606177</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>596578</x:v>
+        <x:v>596928</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>596928</x:v>
+        <x:v>596578</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -40299,51 +40296,51 @@
       <x:c r="L682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -40877,224 +40874,227 @@
       <x:c r="L692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>602670</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
+      <x:c r="E695" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -41112,216 +41112,214 @@
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>616197</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
-      <x:c r="E697" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
-      <x:c r="E698" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>600460</x:v>
+        <x:v>634954</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
+      <x:c r="E699" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>634954</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -41564,97 +41562,97 @@
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>616204</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>600450</x:v>
+        <x:v>546739</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
@@ -41666,114 +41664,114 @@
       <x:c r="K706" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>546739</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>519721</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
@@ -44401,51 +44399,51 @@
       <x:c r="L755" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
         <x:v>622497</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C756" s="15" t="s"/>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s"/>
       <x:c r="K756" s="14" t="s">
@@ -44454,51 +44452,51 @@
       <x:c r="L756" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C757" s="3" t="s"/>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>38</x:v>
@@ -44559,255 +44557,255 @@
       <x:c r="M758" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
         <x:v>633498</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C759" s="3" t="s"/>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C760" s="15" t="s"/>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s"/>
       <x:c r="K760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>638324</x:v>
+        <x:v>633517</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C761" s="3" t="s"/>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="G761" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>633517</x:v>
+        <x:v>633522</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C762" s="15" t="s"/>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s"/>
       <x:c r="K762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>633522</x:v>
+        <x:v>638324</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C763" s="3" t="s"/>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="G763" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>28</x:v>
@@ -44961,412 +44959,412 @@
       <x:c r="K766" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>622477</x:v>
+        <x:v>638309</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C767" s="3" t="s"/>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="G767" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L767" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M767" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N767" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O767" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P767" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
-        <x:v>622485</x:v>
+        <x:v>638310</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U767" s="4" t="s">
         <x:v>754</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C768" s="15" t="s"/>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s"/>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s"/>
       <x:c r="I768" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s"/>
       <x:c r="K768" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>622519</x:v>
+        <x:v>638317</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C769" s="3" t="s"/>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="G769" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
-        <x:v>638309</x:v>
+        <x:v>638318</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C770" s="15" t="s"/>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s"/>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s"/>
       <x:c r="I770" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J770" s="14" t="s"/>
       <x:c r="K770" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L770" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
-        <x:v>638310</x:v>
+        <x:v>638333</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C771" s="3" t="s"/>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="G771" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K771" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L771" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
-        <x:v>638317</x:v>
+        <x:v>622477</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C772" s="15" t="s"/>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s"/>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J772" s="14" t="s"/>
       <x:c r="K772" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L772" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M772" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N772" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O772" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
-        <x:v>638318</x:v>
+        <x:v>622485</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C773" s="3" t="s"/>
       <x:c r="D773" s="3" t="s"/>
       <x:c r="G773" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I773" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K773" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L773" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M773" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N773" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O773" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P773" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q773" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R773" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S773" s="0" t="n">
-        <x:v>638333</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T773" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U773" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C774" s="15" t="s"/>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s"/>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s"/>
       <x:c r="I774" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s"/>
       <x:c r="K774" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
@@ -45474,54 +45472,54 @@
       <x:c r="L776" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M776" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N776" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O776" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P776" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q776" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R776" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S776" s="14" t="n">
         <x:v>633529</x:v>
       </x:c>
       <x:c r="T776" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U776" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:21">
       <x:c r="A777" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C777" s="3" t="s"/>
       <x:c r="D777" s="3" t="s"/>
       <x:c r="G777" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I777" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K777" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L777" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M777" s="0" t="s">
         <x:v>28</x:v>
@@ -45579,51 +45577,51 @@
       <x:c r="M778" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N778" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O778" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P778" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q778" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R778" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S778" s="14" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T778" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U778" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:21">
       <x:c r="A779" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C779" s="3" t="s"/>
       <x:c r="D779" s="3" t="s"/>
       <x:c r="G779" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I779" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K779" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L779" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M779" s="0" t="s">
         <x:v>28</x:v>
@@ -45832,51 +45830,51 @@
       <x:c r="M783" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N783" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O783" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P783" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q783" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R783" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S783" s="0" t="n">
         <x:v>633499</x:v>
       </x:c>
       <x:c r="T783" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U783" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:21">
       <x:c r="A784" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B784" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C784" s="15" t="s"/>
       <x:c r="D784" s="15" t="s"/>
       <x:c r="E784" s="14" t="s"/>
       <x:c r="F784" s="14" t="s"/>
       <x:c r="G784" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H784" s="14" t="s"/>
       <x:c r="I784" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J784" s="14" t="s"/>
       <x:c r="K784" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L784" s="14" t="s">
@@ -45984,51 +45982,51 @@
       <x:c r="L786" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M786" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N786" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O786" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P786" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q786" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R786" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S786" s="14" t="n">
         <x:v>633508</x:v>
       </x:c>
       <x:c r="T786" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U786" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:21">
       <x:c r="A787" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C787" s="3" t="s"/>
       <x:c r="D787" s="3" t="s"/>
       <x:c r="G787" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I787" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K787" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L787" s="0" t="s">
         <x:v>38</x:v>
@@ -46237,54 +46235,54 @@
       <x:c r="L791" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M791" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N791" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O791" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P791" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q791" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R791" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S791" s="0" t="n">
         <x:v>633524</x:v>
       </x:c>
       <x:c r="T791" s="4" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="U791" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="792" spans="1:21">
       <x:c r="A792" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B792" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C792" s="15" t="s"/>
       <x:c r="D792" s="15" t="s"/>
       <x:c r="E792" s="14" t="s"/>
       <x:c r="F792" s="14" t="s"/>
       <x:c r="G792" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H792" s="14" t="s"/>
       <x:c r="I792" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J792" s="14" t="s"/>
       <x:c r="K792" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L792" s="14" t="s">