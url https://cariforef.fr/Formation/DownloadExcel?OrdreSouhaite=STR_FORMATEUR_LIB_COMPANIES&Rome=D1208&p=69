--- v4 (2026-08-23)
+++ v5 (2026-08-24)
@@ -317,134 +317,134 @@
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage mariage</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
-[...2 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
+    <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2024 00:00:00</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
@@ -500,74 +500,74 @@
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils option poil à poil</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - perfectionnement - focus eyeliner classique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - perfectionnement - focus taches de rousseur</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus lèvres - naturel/sophistiqué - 3D</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Embellissement des cils - réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert sourcils</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de sourcils - brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Embellissement des cils et sourcils - réhaussement de cils et brow lift</x:t>
@@ -1082,59 +1082,59 @@
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BP esthétique cosmétique parfumerie</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>BP esthétique cosmétique parfumerie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils et réhaussement</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothesie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
@@ -1190,59 +1190,59 @@
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -1361,98 +1361,98 @@
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2026 00:00:00</x:t>
-[...14 lines deleted...]
-    <x:t>03/19/2027 00:00:00</x:t>
+    <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
@@ -1499,56 +1499,56 @@
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Socio-esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté|Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Esthétique Cosmétique Parfumerie</x:t>
@@ -1628,74 +1628,74 @@
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAIGUES-SUR-SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formations Professionnelles Cannois</x:t>
   </x:si>
   <x:si>
     <x:t>IFP CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
+    <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermographie manuelle - Microblading</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corps modelage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prothésie ongulaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Prothésie ongulaire (Gel, Résine, Nail art et Perfectionnement)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rehaussement de cils</x:t>
   </x:si>
   <x:si>
-    <x:t>Corps modelage</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Extension de cils - méthode cil à cil</x:t>
   </x:si>
   <x:si>
     <x:t>Socio Psycho esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Nail Art</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils - méthode volume russe</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement en prothésie ongulaire</x:t>
@@ -1730,56 +1730,56 @@
   <x:si>
     <x:t>Laurie Feligioni Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Grawitz</x:t>
@@ -1952,62 +1952,62 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Henri Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>Olfacialiste</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Make up artiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Make up artiste</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
@@ -2210,114 +2210,114 @@
   <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
   <x:si>
+    <x:t>Caféterapia gommage et enveloppement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage lymphatique esthétique corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
-    <x:t>Caféterapia gommage et enveloppement</x:t>
-[...8 lines deleted...]
-    <x:t>Massage Kobido</x:t>
+    <x:t>Modelage massage réducteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
-    <x:t>Modelage massage réducteur</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
   </x:si>
   <x:si>
     <x:t>Vinceta formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Tatouage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vive Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation hygiène et salubrité - Pratique et perfectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation hygiène et salubrité - Perfectionnement</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-12e</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Habilitation hygiène et salubrité - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Tricodermopigmentation</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation au CAP Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Wellness Center</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Bénéficiaire du RSA , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
@@ -4325,329 +4325,329 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>625290</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="s"/>
+      <x:c r="C27" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>625275</x:v>
+        <x:v>598867</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>625300</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>598867</x:v>
+        <x:v>625300</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>624785</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>628567</x:v>
+        <x:v>624785</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -4782,51 +4782,51 @@
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
@@ -4834,671 +4834,672 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>625274</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>598868</x:v>
+        <x:v>598851</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>516189</x:v>
+        <x:v>598854</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>545948</x:v>
+        <x:v>516189</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>598851</x:v>
+        <x:v>545948</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>598854</x:v>
+        <x:v>625255</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>625255</x:v>
+        <x:v>625261</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>625261</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>625265</x:v>
+        <x:v>625281</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>625281</x:v>
+        <x:v>625292</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="C45" s="3" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>625292</x:v>
+        <x:v>543888</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>543888</x:v>
+        <x:v>598868</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -5519,51 +5520,51 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
@@ -5640,112 +5641,112 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>598853</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
@@ -5858,51 +5859,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>625291</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>37</x:v>
@@ -5973,158 +5974,158 @@
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>625254</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
@@ -6242,51 +6243,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
@@ -6294,106 +6295,106 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>625299</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>625306</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
@@ -6613,51 +6614,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -6775,51 +6776,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>582115</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>37</x:v>
@@ -6945,427 +6946,427 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>583442</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>618836</x:v>
+        <x:v>582075</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>582075</x:v>
+        <x:v>582087</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>582087</x:v>
+        <x:v>582093</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>582093</x:v>
+        <x:v>582111</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>582111</x:v>
+        <x:v>582121</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>582121</x:v>
+        <x:v>583432</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>583432</x:v>
+        <x:v>618836</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
@@ -7472,51 +7473,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>37</x:v>
@@ -7631,54 +7632,54 @@
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>38</x:v>
@@ -7856,103 +7857,103 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>582078</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>582092</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
@@ -8839,51 +8840,51 @@
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>635899</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
@@ -9435,216 +9436,216 @@
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>601132</x:v>
+        <x:v>638217</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>601137</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>638217</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -10301,54 +10302,54 @@
       <x:c r="L136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>614805</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
@@ -10403,54 +10404,54 @@
       <x:c r="L138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>614795</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="n">
         <x:v>3334</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -11571,51 +11572,51 @@
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>601026</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -11848,54 +11849,54 @@
       <x:c r="L163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>612290</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>37</x:v>
@@ -12579,279 +12580,279 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>604748</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>553212</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>588229</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>604157</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>279</x:v>
@@ -12868,57 +12869,57 @@
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>604171</x:v>
+        <x:v>553212</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -13541,51 +13542,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>38</x:v>
@@ -13692,51 +13693,51 @@
       <x:c r="L195" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>609026</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
@@ -13949,54 +13950,54 @@
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>624118</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
@@ -14506,150 +14507,150 @@
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>531345</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>500906</x:v>
+        <x:v>477214</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>477214</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>333</x:v>
@@ -14896,159 +14897,161 @@
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>498078</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="J218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>599118</x:v>
+        <x:v>614399</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>347</x:v>
-[...1 lines deleted...]
-      <x:c r="C219" s="3" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D219" s="3" t="s"/>
+      <x:c r="E219" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>614399</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>333</x:v>
@@ -15182,148 +15185,148 @@
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>596576</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>596929</x:v>
+        <x:v>597019</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>597019</x:v>
+        <x:v>596929</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -15626,202 +15629,202 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>606177</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>597016</x:v>
+        <x:v>596928</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>597005</x:v>
+        <x:v>597016</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>596928</x:v>
+        <x:v>597005</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
@@ -16287,51 +16290,51 @@
       <x:c r="L242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -16743,968 +16746,967 @@
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>546739</x:v>
+        <x:v>600445</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>546741</x:v>
+        <x:v>546739</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>546744</x:v>
+        <x:v>546741</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>600445</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>616197</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>616204</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>600460</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>616197</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
-      <x:c r="E259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>519721</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="U259" s="4" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s"/>
+      <x:c r="E260" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>634729</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>634953</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>634953</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
-      <x:c r="E263" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>600461</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>623103</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>623103</x:v>
+        <x:v>623106</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -18046,170 +18048,170 @@
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>607286</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
@@ -19839,218 +19841,218 @@
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>544985</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>517321</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>517321</x:v>
+        <x:v>544988</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>544988</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20113,51 +20115,51 @@
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
@@ -20215,54 +20217,54 @@
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>622503</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
@@ -20532,290 +20534,290 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>638336</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>633502</x:v>
+        <x:v>586292</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="S320" s="14" t="n">
+        <x:v>622465</x:v>
+      </x:c>
+      <x:c r="T320" s="16" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="U320" s="16" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>633533</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>633551</x:v>
+        <x:v>581649</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>586292</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>418</x:v>
@@ -20824,2097 +20826,2097 @@
       <x:c r="K324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>622465</x:v>
+        <x:v>638307</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>622497</x:v>
+        <x:v>638309</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>581649</x:v>
+        <x:v>638312</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>581655</x:v>
+        <x:v>638319</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>638307</x:v>
+        <x:v>638321</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>638309</x:v>
+        <x:v>638324</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>638312</x:v>
+        <x:v>633502</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>638319</x:v>
+        <x:v>633504</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>638321</x:v>
+        <x:v>633533</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>638324</x:v>
+        <x:v>633551</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>638302</x:v>
+        <x:v>638306</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>638305</x:v>
+        <x:v>622463</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>633506</x:v>
+        <x:v>622481</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>633507</x:v>
+        <x:v>622510</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>633514</x:v>
+        <x:v>638302</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>633531</x:v>
+        <x:v>638305</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>633536</x:v>
+        <x:v>633506</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>633553</x:v>
+        <x:v>633507</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>633517</x:v>
+        <x:v>633514</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>633523</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>633539</x:v>
+        <x:v>633536</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>638311</x:v>
+        <x:v>633553</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>638313</x:v>
+        <x:v>633517</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>638316</x:v>
+        <x:v>633523</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>638323</x:v>
+        <x:v>633539</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>638330</x:v>
+        <x:v>638311</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>638335</x:v>
+        <x:v>638313</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>633501</x:v>
+        <x:v>638316</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>633515</x:v>
+        <x:v>638323</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>638306</x:v>
+        <x:v>638330</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>622463</x:v>
+        <x:v>638335</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>622481</x:v>
+        <x:v>586294</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>622510</x:v>
+        <x:v>586305</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>586294</x:v>
+        <x:v>638303</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>586305</x:v>
+        <x:v>633501</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>622456</x:v>
+        <x:v>633515</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>622489</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>622502</x:v>
+        <x:v>638318</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>581690</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>638318</x:v>
+        <x:v>622489</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>638303</x:v>
+        <x:v>622502</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
@@ -23123,104 +23125,104 @@
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>633521</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>633524</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
@@ -23278,51 +23280,51 @@
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
@@ -23377,51 +23379,51 @@
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>633499</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
@@ -23473,57 +23475,57 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
@@ -23584,100 +23586,100 @@
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>633513</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
@@ -23834,147 +23836,147 @@
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>633532</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>633537</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -23983,51 +23985,51 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>418</x:v>
@@ -24094,144 +24096,144 @@
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>622478</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>622480</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>581672</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>418</x:v>
@@ -24650,51 +24652,51 @@
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>638329</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
@@ -25417,51 +25419,51 @@
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
@@ -25519,54 +25521,54 @@
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>622511</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
@@ -25717,100 +25719,100 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>581684</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -25819,51 +25821,51 @@
         <x:v>418</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>418</x:v>
@@ -25970,51 +25972,51 @@
       <x:c r="I425" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -26372,94 +26374,97 @@
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>601608</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
+      <x:c r="E433" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>616622</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>475</x:v>
@@ -26474,173 +26479,171 @@
       <x:c r="K434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>601606</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>547273</x:v>
+        <x:v>547275</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>547275</x:v>
+        <x:v>616622</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>245</x:v>
@@ -26704,51 +26707,51 @@
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>601597</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26818,51 +26821,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>616621</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -27107,51 +27110,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>601602</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
@@ -27166,51 +27169,51 @@
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -27220,51 +27223,51 @@
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>629377</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
@@ -27901,51 +27904,51 @@
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -28250,268 +28253,268 @@
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>498</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>616226</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>596574</x:v>
+        <x:v>596933</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>596933</x:v>
+        <x:v>596574</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29158,218 +29161,218 @@
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>601330</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>566900</x:v>
+        <x:v>566902</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>566902</x:v>
+        <x:v>601330</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
@@ -29432,51 +29435,51 @@
       <x:c r="L486" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
@@ -29492,565 +29495,566 @@
       <x:c r="M487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>600289</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>566464</x:v>
+        <x:v>566457</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>566467</x:v>
+        <x:v>566764</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>566768</x:v>
+        <x:v>630292</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>521</x:v>
-[...1 lines deleted...]
-      <x:c r="C491" s="3" t="s"/>
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C491" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
+      <x:c r="J491" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>630292</x:v>
+        <x:v>630285</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>566457</x:v>
+        <x:v>630294</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>566764</x:v>
+        <x:v>630306</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>524</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="J494" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>630285</x:v>
+        <x:v>630307</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>630294</x:v>
+        <x:v>566464</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>630306</x:v>
+        <x:v>566467</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>630307</x:v>
+        <x:v>566768</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
@@ -30179,97 +30183,97 @@
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
@@ -30278,51 +30282,51 @@
       <x:c r="M502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
@@ -30380,51 +30384,51 @@
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>630301</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -30434,51 +30438,51 @@
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30545,51 +30549,51 @@
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>630287</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C508" s="15" t="s"/>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s"/>
       <x:c r="K508" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
@@ -30598,100 +30602,100 @@
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>630298</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
@@ -30700,51 +30704,51 @@
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30765,51 +30769,51 @@
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>575107</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
@@ -30871,51 +30875,51 @@
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>566460</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
@@ -31032,509 +31036,508 @@
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>600288</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>566456</x:v>
+        <x:v>633152</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>534</x:v>
-[...1 lines deleted...]
-      <x:c r="C518" s="15" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C518" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="J518" s="14" t="s"/>
+      <x:c r="J518" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>566462</x:v>
+        <x:v>630279</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C519" s="3" t="s"/>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>566466</x:v>
+        <x:v>630295</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>537</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="J520" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>630286</x:v>
+        <x:v>630296</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>630308</x:v>
+        <x:v>566456</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s"/>
       <x:c r="K522" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>633152</x:v>
+        <x:v>566462</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>339</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="J523" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>630279</x:v>
+        <x:v>566466</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>522</x:v>
-[...1 lines deleted...]
-      <x:c r="C524" s="15" t="s"/>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C524" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="J524" s="14" t="s"/>
+      <x:c r="J524" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>630295</x:v>
+        <x:v>630286</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>630296</x:v>
+        <x:v>630308</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
@@ -31917,57 +31920,57 @@
       <x:c r="K533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>611615</x:v>
+        <x:v>554997</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
@@ -31976,65 +31979,65 @@
       <x:c r="K534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>554997</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
@@ -32296,343 +32299,343 @@
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>613839</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>614029</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>614046</x:v>
+        <x:v>614027</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>613840</x:v>
+        <x:v>614029</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>614027</x:v>
+        <x:v>614046</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>624467</x:v>
+        <x:v>624254</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>624254</x:v>
+        <x:v>624467</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C547" s="3" t="s"/>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>37</x:v>
@@ -35679,51 +35682,51 @@
       <x:c r="L601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>507271</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>620</x:v>
@@ -35876,244 +35879,245 @@
         <x:v>626</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s"/>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>564795</x:v>
+        <x:v>629505</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>629505</x:v>
+        <x:v>564795</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>38122</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
+      <x:c r="E607" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>612673</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
-      <x:c r="E608" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>598926</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -36193,216 +36197,216 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>598922</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>546886</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>546753</x:v>
+        <x:v>546886</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
@@ -36991,159 +36995,159 @@
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>572491</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>607404</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37824,276 +37828,276 @@
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>609241</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
-      <x:c r="E640" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>554411</x:v>
+        <x:v>612621</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>609240</x:v>
+        <x:v>554411</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
-      <x:c r="E642" s="14" t="s"/>
+      <x:c r="E642" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>612621</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>554447</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
@@ -38167,159 +38171,160 @@
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
-      <x:c r="E646" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
+      <x:c r="E647" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>612618</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
@@ -38738,160 +38743,159 @@
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
-      <x:c r="E656" s="14" t="s"/>
+      <x:c r="E656" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>628921</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
-      <x:c r="E657" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>655</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
@@ -39538,51 +39542,51 @@
       <x:c r="M669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>589828</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
@@ -39996,51 +40000,51 @@
       <x:c r="L677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>609255</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -40053,51 +40057,51 @@
       <x:c r="L678" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>638534</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -40229,51 +40233,51 @@
       <x:c r="M681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>589843</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42131,51 +42135,51 @@
       <x:c r="L715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>551393</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
@@ -42184,100 +42188,100 @@
       <x:c r="L716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
@@ -42286,100 +42290,100 @@
       <x:c r="L718" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>551413</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s"/>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>551203</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
@@ -42388,100 +42392,100 @@
       <x:c r="L720" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>551204</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>551209</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C722" s="15" t="s"/>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s"/>
       <x:c r="K722" s="14" t="s">
@@ -42490,51 +42494,51 @@
       <x:c r="L722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>551210</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s"/>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>38</x:v>
@@ -43039,153 +43043,153 @@
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>549164</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>606028</x:v>
+        <x:v>606021</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>606021</x:v>
+        <x:v>606028</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
@@ -43503,391 +43507,391 @@
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>606026</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>549166</x:v>
+        <x:v>606050</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
-        <x:v>549169</x:v>
+        <x:v>606016</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>549177</x:v>
+        <x:v>606017</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>606050</x:v>
+        <x:v>549177</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>606016</x:v>
+        <x:v>549166</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s"/>
       <x:c r="I746" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>606017</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -44510,585 +44514,585 @@
         <x:v>630185</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C759" s="3" t="s"/>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>630169</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C760" s="15" t="s"/>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s"/>
       <x:c r="K760" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>630172</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C761" s="3" t="s"/>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="G761" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>630173</x:v>
+        <x:v>632338</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C762" s="15" t="s"/>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s"/>
       <x:c r="K762" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>630548</x:v>
+        <x:v>630169</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C763" s="3" t="s"/>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="G763" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>632338</x:v>
+        <x:v>630172</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C764" s="15" t="s"/>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s"/>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s"/>
       <x:c r="K764" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L764" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
-        <x:v>630166</x:v>
+        <x:v>630173</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C765" s="3" t="s"/>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="G765" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>630548</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C766" s="15" t="s"/>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s"/>
       <x:c r="K766" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>630168</x:v>
+        <x:v>630181</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C767" s="3" t="s"/>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="G767" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L767" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M767" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N767" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O767" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P767" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
-        <x:v>630171</x:v>
+        <x:v>630186</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U767" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
-        <x:v>721</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C768" s="15" t="s"/>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s"/>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s"/>
       <x:c r="I768" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s"/>
       <x:c r="K768" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>630181</x:v>
+        <x:v>630168</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C769" s="3" t="s"/>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="G769" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
-        <x:v>630186</x:v>
+        <x:v>630171</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
         <x:v>723</x:v>
@@ -45117,153 +45121,153 @@
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
         <x:v>544946</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="E771" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K771" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L771" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
-        <x:v>598878</x:v>
+        <x:v>598879</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C772" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J772" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K772" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L772" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M772" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N772" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O772" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
-        <x:v>598879</x:v>
+        <x:v>598878</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C773" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D773" s="3" t="s"/>
       <x:c r="E773" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G773" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -45347,504 +45351,504 @@
       </x:c>
       <x:c r="P774" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
         <x:v>635362</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="G775" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
-        <x:v>635361</x:v>
+        <x:v>635355</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s"/>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s"/>
       <x:c r="I776" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J776" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K776" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="L776" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M776" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N776" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O776" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P776" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q776" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="R776" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S776" s="14" t="n">
-        <x:v>635355</x:v>
+        <x:v>635361</x:v>
       </x:c>
       <x:c r="T776" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U776" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:21">
       <x:c r="A777" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C777" s="3" t="s"/>
       <x:c r="D777" s="3" t="s"/>
       <x:c r="G777" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I777" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K777" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L777" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M777" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N777" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O777" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P777" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q777" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R777" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S777" s="0" t="n">
-        <x:v>565328</x:v>
+        <x:v>550615</x:v>
       </x:c>
       <x:c r="T777" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U777" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:21">
       <x:c r="A778" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B778" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C778" s="15" t="s"/>
       <x:c r="D778" s="15" t="s"/>
       <x:c r="E778" s="14" t="s"/>
       <x:c r="F778" s="14" t="s"/>
       <x:c r="G778" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H778" s="14" t="s"/>
       <x:c r="I778" s="16" t="s">
-        <x:v>729</x:v>
-[...1 lines deleted...]
-      <x:c r="J778" s="14" t="s"/>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="J778" s="14" t="s">
+        <x:v>236</x:v>
+      </x:c>
       <x:c r="K778" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L778" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M778" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N778" s="15" t="n">
-        <x:v>42034</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O778" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P778" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q778" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R778" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S778" s="14" t="n">
-        <x:v>550615</x:v>
+        <x:v>551741</x:v>
       </x:c>
       <x:c r="T778" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U778" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="779" spans="1:21">
       <x:c r="A779" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B779" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C779" s="3" t="s"/>
       <x:c r="D779" s="3" t="s"/>
       <x:c r="G779" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I779" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J779" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K779" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L779" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M779" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N779" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O779" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P779" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q779" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R779" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S779" s="0" t="n">
-        <x:v>551741</x:v>
+        <x:v>551751</x:v>
       </x:c>
       <x:c r="T779" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U779" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="780" spans="1:21">
       <x:c r="A780" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B780" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C780" s="15" t="s"/>
       <x:c r="D780" s="15" t="s"/>
       <x:c r="E780" s="14" t="s"/>
       <x:c r="F780" s="14" t="s"/>
       <x:c r="G780" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H780" s="14" t="s"/>
       <x:c r="I780" s="16" t="s">
-        <x:v>729</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="J780" s="14" t="s"/>
       <x:c r="K780" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L780" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M780" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N780" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O780" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P780" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q780" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R780" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="S780" s="14" t="n">
-        <x:v>551751</x:v>
+        <x:v>565328</x:v>
       </x:c>
       <x:c r="T780" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U780" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="781" spans="1:21">
       <x:c r="A781" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C781" s="3" t="s"/>
       <x:c r="D781" s="3" t="s"/>
       <x:c r="G781" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I781" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K781" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L781" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M781" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N781" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O781" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P781" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q781" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R781" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="S781" s="0" t="n">
         <x:v>565326</x:v>
       </x:c>
       <x:c r="T781" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U781" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:21">
       <x:c r="A782" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B782" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C782" s="15" t="s"/>
       <x:c r="D782" s="15" t="s"/>
       <x:c r="E782" s="14" t="s"/>
       <x:c r="F782" s="14" t="s"/>
       <x:c r="G782" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H782" s="14" t="s"/>
       <x:c r="I782" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J782" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K782" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L782" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M782" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N782" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O782" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P782" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q782" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R782" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S782" s="14" t="n">
         <x:v>550616</x:v>
       </x:c>
       <x:c r="T782" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U782" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:21">
       <x:c r="A783" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C783" s="3" t="s"/>
       <x:c r="D783" s="3" t="s"/>
       <x:c r="G783" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I783" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K783" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L783" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M783" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N783" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O783" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="P783" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q783" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R783" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S783" s="0" t="n">
         <x:v>550617</x:v>
       </x:c>
       <x:c r="T783" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U783" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:21">
       <x:c r="A784" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B784" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C784" s="15" t="s"/>
       <x:c r="D784" s="15" t="s"/>
       <x:c r="E784" s="14" t="s"/>
       <x:c r="F784" s="14" t="s"/>