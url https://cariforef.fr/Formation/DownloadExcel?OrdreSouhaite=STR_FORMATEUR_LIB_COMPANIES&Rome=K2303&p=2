--- v2 (2026-01-29)
+++ v3 (2026-06-07)
@@ -1017,57 +1017,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>455030</x:v>
+        <x:v>498629</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1077,57 +1077,57 @@
       <x:c r="K5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>498629</x:v>
+        <x:v>455030</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>26</x:v>
@@ -1375,57 +1375,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>498641</x:v>
+        <x:v>455033</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -1435,57 +1435,57 @@
       <x:c r="K11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>455033</x:v>
+        <x:v>498641</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39948</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>