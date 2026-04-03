--- v1 (2026-04-03)
+++ v2 (2026-04-03)
@@ -281,68 +281,68 @@
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités</x:t>
   </x:si>
   <x:si>
     <x:t>Création entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 5 et plus</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
@@ -350,71 +350,71 @@
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management et administration des entreprises parcours management général</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
@@ -485,56 +485,56 @@
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention management stratégique</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention gestion de production, logistique, achats</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention management stratégique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
@@ -1367,119 +1367,119 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Master of Science Management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
-    <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pratique - Campus de Vaufrèges</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
@@ -1748,62 +1748,62 @@
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
@@ -2348,77 +2348,77 @@
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion structure service à la personne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
@@ -3284,66 +3284,66 @@
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
@@ -4853,296 +4853,296 @@
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>575987</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>575975</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>35911</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>581343</x:v>
+        <x:v>575975</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>581342</x:v>
+        <x:v>581343</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
@@ -5157,51 +5157,51 @@
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5214,51 +5214,51 @@
       <x:c r="U18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5330,51 +5330,51 @@
       <x:c r="U20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5389,51 +5389,51 @@
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5500,51 +5500,51 @@
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5611,251 +5611,251 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>35922</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>13133</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="P27" s="0" t="s">
+      <x:c r="Q27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
+      <x:c r="R27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>575029</x:v>
+        <x:v>575018</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="Q28" s="16" t="s">
+      <x:c r="R28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="R28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>575018</x:v>
+        <x:v>575019</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35922</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13133</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
+      <x:c r="R29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="R29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>575019</x:v>
+        <x:v>575029</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>101</x:v>
@@ -5869,51 +5869,51 @@
       <x:c r="J30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>509936</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5929,51 +5929,51 @@
       <x:c r="J31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5990,51 +5990,51 @@
       <x:c r="J32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6204,51 +6204,51 @@
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6261,108 +6261,108 @@
       <x:c r="U36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>506880</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -6429,51 +6429,51 @@
       <x:c r="U39" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -6540,243 +6540,243 @@
       <x:c r="U41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>597469</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35909</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>597467</x:v>
+        <x:v>595496</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>35921</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>595427</x:v>
+        <x:v>597469</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>35909</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>595496</x:v>
+        <x:v>595427</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>141</x:v>
@@ -6875,51 +6875,51 @@
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -6932,51 +6932,51 @@
       <x:c r="U48" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -6991,51 +6991,51 @@
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7097,51 +7097,51 @@
       <x:c r="U51" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41818</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -7151,51 +7151,51 @@
       <x:c r="T52" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>36704</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -8504,51 +8504,51 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32047</x:v>
@@ -9144,51 +9144,51 @@
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -9311,51 +9311,51 @@
       <x:c r="T90" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -9368,51 +9368,51 @@
       <x:c r="U91" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -9540,51 +9540,51 @@
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -9601,51 +9601,51 @@
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -9661,231 +9661,231 @@
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>590105</x:v>
+        <x:v>608401</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>590107</x:v>
+        <x:v>590105</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>608401</x:v>
+        <x:v>590107</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -10154,57 +10154,57 @@
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>547250</x:v>
+        <x:v>504522</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>294</x:v>
@@ -10215,57 +10215,57 @@
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>504522</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10487,51 +10487,51 @@
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -10548,51 +10548,51 @@
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -10605,51 +10605,51 @@
       <x:c r="U112" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -10666,51 +10666,51 @@
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -10750,51 +10750,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>553728</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10811,224 +10811,226 @@
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>553723</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>329</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>32142</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>611226</x:v>
+        <x:v>553740</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="J118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32142</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>553740</x:v>
+        <x:v>611226</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>553725</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11045,51 +11047,51 @@
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>553726</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11105,51 +11107,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>553721</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11166,51 +11168,51 @@
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>553732</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>341</x:v>
@@ -11328,51 +11330,51 @@
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11389,51 +11391,51 @@
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11449,51 +11451,51 @@
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11510,51 +11512,51 @@
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11570,51 +11572,51 @@
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>605183</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11631,51 +11633,51 @@
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13904,51 +13906,51 @@
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -13961,51 +13963,51 @@
       <x:c r="U168" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -14020,51 +14022,51 @@
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -14074,51 +14076,51 @@
       <x:c r="T170" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -14133,51 +14135,51 @@
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -14292,51 +14294,51 @@
       <x:c r="U174" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -14351,51 +14353,51 @@
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -14408,51 +14410,51 @@
       <x:c r="U176" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -14599,51 +14601,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>495204</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14656,51 +14658,51 @@
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>495210</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14715,51 +14717,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>554543</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14772,51 +14774,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>598908</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
@@ -15369,51 +15371,51 @@
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -15426,51 +15428,51 @@
       <x:c r="U194" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -15736,111 +15738,111 @@
       <x:c r="K200" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>583269</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>583269</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="U201" s="4" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15853,51 +15855,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -15907,51 +15909,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>609486</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -16020,51 +16022,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>583268</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
@@ -16113,495 +16115,495 @@
       <x:c r="I207" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>597552</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>546217</x:v>
+        <x:v>499786</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>499786</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="U209" s="4" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>500301</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>596931</x:v>
+        <x:v>596926</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>596926</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -16618,51 +16620,51 @@
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -16678,51 +16680,51 @@
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -16899,51 +16901,51 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>537244</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32154</x:v>
@@ -16953,51 +16955,51 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
@@ -17064,51 +17066,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
@@ -17134,198 +17136,197 @@
       <x:c r="T224" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>592826</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>591319</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>546742</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -17464,51 +17465,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>519729</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32154</x:v>
@@ -17518,159 +17519,159 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>519733</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>519733</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
@@ -17919,269 +17920,269 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>495470</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>495467</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>131</x:v>
@@ -18216,51 +18217,51 @@
       <x:c r="U243" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -18311,51 +18312,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>595144</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
@@ -18381,132 +18382,132 @@
       <x:c r="T246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>592049</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39577</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>592413</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -18516,86 +18517,86 @@
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>616476</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -18707,269 +18708,269 @@
       <x:c r="T252" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>590178</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>501</x:v>
-[...1 lines deleted...]
-      <x:c r="C254" s="15" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C254" s="15" t="n">
+        <x:v>35280</x:v>
+      </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J254" s="14" t="s"/>
+      <x:c r="J254" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>525449</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>525450</x:v>
+        <x:v>525449</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
-      <x:c r="E256" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="J256" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>602649</x:v>
+        <x:v>525450</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -19257,216 +19258,216 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>599061</x:v>
+        <x:v>517313</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>517313</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>544991</x:v>
+        <x:v>599061</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -19505,51 +19506,51 @@
       <x:c r="U266" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
@@ -19564,51 +19565,51 @@
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
@@ -19621,51 +19622,51 @@
       <x:c r="U268" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -19680,51 +19681,51 @@
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -19737,51 +19738,51 @@
       <x:c r="U270" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -19796,51 +19797,51 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -20059,51 +20060,51 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>624502</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32154</x:v>
@@ -20113,51 +20114,51 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
@@ -21393,279 +21394,279 @@
       <x:c r="K300" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>613333</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>613319</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>613328</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>613333</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -21683,51 +21684,51 @@
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>624503</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
@@ -21783,51 +21784,51 @@
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -21840,51 +21841,51 @@
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21894,51 +21895,51 @@
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -21951,51 +21952,51 @@
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
@@ -22622,51 +22623,51 @@
       <x:c r="J322" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>564526</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
@@ -23022,51 +23023,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>565300</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
@@ -23222,51 +23223,51 @@
       <x:c r="U332" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -23399,51 +23400,51 @@
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -23459,221 +23460,221 @@
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
@@ -23686,51 +23687,51 @@
       <x:c r="U340" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
@@ -23745,51 +23746,51 @@
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -23902,275 +23903,275 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>625861</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>564389</x:v>
+        <x:v>554784</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>504173</x:v>
+        <x:v>564389</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>507653</x:v>
+        <x:v>504173</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>554784</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -24368,51 +24369,51 @@
       <x:c r="U352" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -24427,51 +24428,51 @@
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -24481,51 +24482,51 @@
       <x:c r="T354" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -24538,51 +24539,51 @@
       <x:c r="U355" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -24595,51 +24596,51 @@
       <x:c r="U356" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -24995,51 +24996,51 @@
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -25052,51 +25053,51 @@
       <x:c r="U364" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
@@ -25111,51 +25112,51 @@
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
@@ -25168,51 +25169,51 @@
       <x:c r="U366" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
@@ -25650,51 +25651,51 @@
       <x:c r="J375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
@@ -25750,51 +25751,51 @@
       <x:c r="I377" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>599351</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
@@ -25803,51 +25804,51 @@
         <x:v>397</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>609449</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26073,51 +26074,51 @@
       <x:c r="T382" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -26134,51 +26135,51 @@
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
@@ -26449,110 +26450,110 @@
       <x:c r="I389" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32094</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>523226</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
@@ -26624,120 +26625,120 @@
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>574478</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
@@ -26872,51 +26873,51 @@
       <x:c r="U396" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -26931,51 +26932,51 @@
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -26988,51 +26989,51 @@
       <x:c r="U398" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -27047,51 +27048,51 @@
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
@@ -27279,51 +27280,51 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
@@ -27358,51 +27359,51 @@
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
@@ -27707,51 +27708,51 @@
       <x:c r="U411" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
@@ -27813,51 +27814,51 @@
       <x:c r="U413" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
@@ -27870,51 +27871,51 @@
       <x:c r="U414" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28020,402 +28021,401 @@
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>570687</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>558998</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>37548</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
-      <x:c r="E421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>558998</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>765</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>570687</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>504581</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28428,51 +28428,51 @@
       <x:c r="U424" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28483,105 +28483,105 @@
         <x:v>228</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28698,51 +28698,51 @@
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28755,51 +28755,51 @@
       <x:c r="U430" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28814,51 +28814,51 @@
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28866,51 +28866,51 @@
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28921,219 +28921,219 @@
         <x:v>515</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>529438</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -29144,105 +29144,105 @@
         <x:v>467</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -29257,667 +29257,668 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s"/>
+      <x:c r="E444" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>525434</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>38841</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>598325</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>780</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>559000</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
+      <x:c r="E449" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>762</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>558997</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -30186,68 +30187,68 @@
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>595145</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34059</x:v>
@@ -30257,51 +30258,51 @@
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
@@ -30346,51 +30347,51 @@
       <x:c r="I459" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
@@ -30652,51 +30653,51 @@
       <x:c r="I465" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>595038</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
@@ -30873,51 +30874,51 @@
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>595090</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
@@ -31990,51 +31991,51 @@
       <x:c r="I491" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>595044</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
@@ -34052,118 +34053,118 @@
       <x:c r="K531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>510995</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -34173,112 +34174,112 @@
       <x:c r="K533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>556344</x:v>
+        <x:v>510995</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>625670</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>131</x:v>
@@ -34645,100 +34646,100 @@
         <x:v>397</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>595021</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
@@ -34747,51 +34748,51 @@
         <x:v>397</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>595974</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>941</x:v>
@@ -36292,145 +36293,145 @@
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>595041</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>918</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C574" s="15" t="s"/>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>1002</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s"/>
       <x:c r="K574" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>1002</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>595633</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s"/>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>840</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>595962</x:v>
+        <x:v>595633</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s"/>
       <x:c r="K576" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
@@ -37621,51 +37622,51 @@
       <x:c r="U598" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -37680,51 +37681,51 @@
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
@@ -38214,279 +38215,279 @@
       <x:c r="J609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>544982</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>544981</x:v>
+        <x:v>498109</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>498109</x:v>
+        <x:v>544981</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
@@ -38495,51 +38496,51 @@
       <x:c r="J614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>498842</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -38552,51 +38553,51 @@
       <x:c r="J615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>498838</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -38611,51 +38612,51 @@
       <x:c r="J616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -38668,108 +38669,108 @@
       <x:c r="J617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -38782,51 +38783,51 @@
       <x:c r="J619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>1050</x:v>
       </x:c>
@@ -39049,51 +39050,51 @@
         <x:v>162</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s"/>
       <x:c r="K624" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>585208</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s"/>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>1055</x:v>
@@ -39141,121 +39142,121 @@
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>527636</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s"/>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>528740</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C628" s="15" t="s"/>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
@@ -39315,51 +39316,51 @@
       <x:c r="I629" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>590306</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C630" s="15" t="s"/>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
@@ -39370,51 +39371,51 @@
         <x:v>397</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s"/>
       <x:c r="K630" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>609958</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -39640,51 +39641,51 @@
       <x:c r="K635" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>1066</x:v>
@@ -39693,100 +39694,100 @@
       <x:c r="K636" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>530473</x:v>
+        <x:v>530472</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>530472</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>1066</x:v>
@@ -40360,51 +40361,51 @@
       <x:c r="I649" s="4" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>568187</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
@@ -40849,173 +40850,173 @@
       <x:c r="K658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>609230</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>1079</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>609233</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>554415</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>1079</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41791,159 +41792,159 @@
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>506109</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>554419</x:v>
+        <x:v>506054</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>1117</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>506054</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>1113</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>1117</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42312,51 +42313,51 @@
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>506115</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>29</x:v>
@@ -42493,51 +42494,51 @@
       <x:c r="T686" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
@@ -42725,51 +42726,51 @@
       <x:c r="U690" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
@@ -42841,51 +42842,51 @@
       <x:c r="U692" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
@@ -43125,51 +43126,51 @@
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>1052</x:v>
       </x:c>
@@ -43182,51 +43183,51 @@
       <x:c r="U698" s="16" t="s">
         <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
@@ -43239,51 +43240,51 @@
       <x:c r="U699" s="4" t="s">
         <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -43293,51 +43294,51 @@
       <x:c r="T700" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -43492,51 +43493,51 @@
       <x:c r="J704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>549152</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -43549,51 +43550,51 @@
       <x:c r="J705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>504763</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -43973,51 +43974,51 @@
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>504797</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>32047</x:v>
@@ -44043,51 +44044,51 @@
       <x:c r="U713" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -44460,51 +44461,51 @@
       <x:c r="T720" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
@@ -44861,232 +44862,232 @@
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
-      <x:c r="E728" s="14" t="s"/>
+      <x:c r="E728" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>1151</x:v>
-[...1 lines deleted...]
-      <x:c r="H728" s="14" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H728" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="I728" s="16" t="s">
-        <x:v>1152</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>1152</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>554814</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
-      <x:c r="E730" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1151</x:v>
+      </x:c>
+      <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>32047</x:v>
@@ -45235,51 +45236,51 @@
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="I734" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -45394,163 +45395,161 @@
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
-      <x:c r="E737" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>101</x:v>
-[...2 lines deleted...]
-        <x:v>102</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>603434</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>1159</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
-        <x:v>38296</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
-      <x:c r="E738" s="14" t="s"/>
+      <x:c r="E738" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
-        <x:v>1151</x:v>
-[...1 lines deleted...]
-      <x:c r="H738" s="14" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H738" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="I738" s="16" t="s">
-        <x:v>1152</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>1160</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
-        <x:v>1152</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>597443</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -45568,51 +45567,51 @@
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>596727</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>29</x:v>
@@ -45749,92 +45748,92 @@
       <x:c r="T742" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>592006</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>29</x:v>
@@ -45860,51 +45859,51 @@
       <x:c r="T744" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -45917,51 +45916,51 @@
       <x:c r="U745" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s"/>
       <x:c r="I746" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K746" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>1165</x:v>
       </x:c>
@@ -46085,51 +46084,51 @@
       <x:c r="U748" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -46830,51 +46829,51 @@
       <x:c r="U761" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
@@ -46884,51 +46883,51 @@
       <x:c r="T762" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="G763" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
@@ -47249,154 +47248,154 @@
       </x:c>
       <x:c r="P769" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
         <x:v>578853</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
-        <x:v>1181</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s"/>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s"/>
       <x:c r="I770" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J770" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K770" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L770" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
-        <x:v>613742</x:v>
+        <x:v>559226</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="G771" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K771" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L771" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
-        <x:v>559226</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C772" s="15" t="s"/>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s"/>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J772" s="14" t="s"/>
       <x:c r="K772" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L772" s="14" t="s">
@@ -47487,51 +47486,51 @@
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C774" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="I774" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K774" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M774" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N774" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O774" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P774" s="14" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
@@ -47547,51 +47546,51 @@
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="E775" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="H775" s="0" t="s">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>799</x:v>
       </x:c>