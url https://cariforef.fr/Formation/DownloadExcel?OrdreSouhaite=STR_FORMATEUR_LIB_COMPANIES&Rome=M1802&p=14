--- v2 (2026-07-04)
+++ v3 (2026-07-04)
@@ -1064,56 +1064,56 @@
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Linux Administration Avancé LPI 201 :  Maintenance, Customisation, Réparation</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique pour les débutants : Windows</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Linux Initiation LPI 101</x:t>
   </x:si>
   <x:si>
     <x:t>Linux Administration : Bases</x:t>
   </x:si>
   <x:si>
+    <x:t>Active Directory : Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cisco CCNA Routing and Switching : Partie 1 + Partie 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Active Directory : Initiation + Approfondissement</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Réseaux : Fondamentaux et Mises en situation</x:t>
   </x:si>
   <x:si>
     <x:t>Windows 11 : Administration + Déploiement</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan|Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan|Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
@@ -1658,68 +1658,68 @@
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien datacenter</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en informatique et système d'information spécificité IA (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Plateforme Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information spécificité web (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en informatique et système d'information spécificité IA (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Expert en informatique et système d'information spécificité cyber (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité logiciel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
@@ -2645,57 +2645,57 @@
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud</x:t>
   </x:si>
   <x:si>
     <x:t>Cloud Computing</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité informatique parcours réalisation d'applications : conception, développement, validation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours internet des objets et mobilité</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours internet des objets et mobilité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité informatique</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud (Apprentissage)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Connaissance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
@@ -11520,188 +11520,188 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>500683</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>500700</x:v>
+        <x:v>500134</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>500134</x:v>
+        <x:v>500676</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>500676</x:v>
+        <x:v>500700</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>303</x:v>
@@ -11826,51 +11826,51 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>500411</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
@@ -11928,51 +11928,51 @@
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>500413</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
@@ -18639,371 +18639,371 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>629945</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>37680</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>24273</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>573280</x:v>
+        <x:v>584272</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>584272</x:v>
+        <x:v>573280</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>37680</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>24273</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>553577</x:v>
+        <x:v>605594</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>605594</x:v>
+        <x:v>605595</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>605595</x:v>
+        <x:v>553577</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>605580</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
@@ -19018,167 +19018,167 @@
         <x:v>519</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>605581</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>605597</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>605593</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
@@ -19191,125 +19191,125 @@
       <x:c r="G281" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>605599</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>605596</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37488</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -20138,51 +20138,51 @@
       <x:c r="M298" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>614634</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>33</x:v>
@@ -22836,51 +22836,51 @@
       <x:c r="M349" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>607732</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -22952,51 +22952,51 @@
       <x:c r="M351" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>607731</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
@@ -23713,153 +23713,153 @@
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>535023</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>36469</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>31010</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>550917</x:v>
+        <x:v>550746</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>36296</x:v>
+        <x:v>36469</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31010</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>550746</x:v>
+        <x:v>550917</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
@@ -39603,189 +39603,189 @@
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>623637</x:v>
+        <x:v>545464</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>835</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>38117</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>545502</x:v>
+        <x:v>623637</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>836</x:v>
+        <x:v>835</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>38117</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>545464</x:v>
+        <x:v>545502</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>834</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
@@ -40781,57 +40781,57 @@
       <x:c r="K679" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>603415</x:v>
+        <x:v>554881</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>357</x:v>
@@ -40842,172 +40842,174 @@
       <x:c r="K680" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>603416</x:v>
+        <x:v>603415</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
-        <x:v>39490</x:v>
+        <x:v>35475</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
+      <x:c r="E681" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G681" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>592283</x:v>
+        <x:v>603416</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>854</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
-        <x:v>35475</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
-      <x:c r="E682" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>849</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>554881</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -41201,51 +41203,51 @@
       <x:c r="M686" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>513714</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -41317,163 +41319,161 @@
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>592083</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
-        <x:v>35511</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
-      <x:c r="E689" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G689" s="0" t="s">
-        <x:v>849</x:v>
-[...2 lines deleted...]
-        <x:v>850</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
-        <x:v>31011</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>453836</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>851</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
-        <x:v>38296</x:v>
+        <x:v>35511</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
-      <x:c r="E690" s="14" t="s"/>
+      <x:c r="E690" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>845</x:v>
-[...1 lines deleted...]
-      <x:c r="H690" s="14" t="s"/>
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="H690" s="14" t="s">
+        <x:v>850</x:v>
+      </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
-        <x:v>13115</x:v>
+        <x:v>31011</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>597443</x:v>
+        <x:v>453836</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>851</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38325</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>151</x:v>
       </x:c>