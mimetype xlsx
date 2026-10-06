--- v0 (2026-08-06)
+++ v1 (2026-10-06)
@@ -197,59 +197,59 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
@@ -272,62 +272,62 @@
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/25/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
@@ -674,56 +674,50 @@
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2023 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
@@ -737,89 +731,95 @@
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
+    <x:t>AURIOL</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
-    <x:t>AURIOL</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
@@ -884,54 +884,54 @@
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 2e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>CAP équipier polyvalent du commerce (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADEF</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -1685,128 +1685,128 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>630692</x:v>
+        <x:v>630686</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>630686</x:v>
+        <x:v>630692</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -1997,51 +1997,51 @@
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>547454</x:v>
+        <x:v>606957</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -2054,51 +2054,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>606957</x:v>
+        <x:v>547454</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>54</x:v>
@@ -2175,57 +2175,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>600328</x:v>
+        <x:v>547385</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>77</x:v>
@@ -2236,57 +2236,57 @@
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>547385</x:v>
+        <x:v>600328</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -2296,57 +2296,57 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>555754</x:v>
+        <x:v>618250</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>82</x:v>
@@ -2357,57 +2357,57 @@
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>618250</x:v>
+        <x:v>555754</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -2653,57 +2653,57 @@
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>569186</x:v>
+        <x:v>611537</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>95</x:v>
@@ -2714,57 +2714,57 @@
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>611537</x:v>
+        <x:v>569186</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -3659,51 +3659,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>594505</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4720,114 +4720,114 @@
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>555006</x:v>
+        <x:v>611614</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>611614</x:v>
+        <x:v>555006</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>197</x:v>
@@ -4838,57 +4838,57 @@
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>454930</x:v>
+        <x:v>548792</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -4901,1227 +4901,1226 @@
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>498485</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>548792</x:v>
+        <x:v>600405</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>600405</x:v>
+        <x:v>606248</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>614350</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>606248</x:v>
+        <x:v>600401</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q66" s="16" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="R66" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="Q66" s="16" t="s">
+      <x:c r="S66" s="14" t="n">
+        <x:v>600403</x:v>
+      </x:c>
+      <x:c r="T66" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="R66" s="14" t="s">
+      <x:c r="U66" s="16" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="n">
+        <x:v>40994</x:v>
+      </x:c>
+      <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="B67" s="0" t="s">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q67" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="R67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="Q67" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>600401</x:v>
+        <x:v>604610</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q68" s="16" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="Q68" s="16" t="s">
+      <x:c r="S68" s="14" t="n">
+        <x:v>547840</x:v>
+      </x:c>
+      <x:c r="T68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="R68" s="14" t="s">
+      <x:c r="U68" s="16" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>604610</x:v>
+        <x:v>609380</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="Q70" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>609380</x:v>
+        <x:v>548782</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="Q71" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>548782</x:v>
+        <x:v>498483</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>454928</x:v>
+        <x:v>548777</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>498483</x:v>
+        <x:v>498482</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>454927</x:v>
+        <x:v>546565</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>548777</x:v>
+        <x:v>640727</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>498482</x:v>
+        <x:v>601087</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>546565</x:v>
+        <x:v>630336</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>601087</x:v>
+        <x:v>570584</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
+      <x:c r="E79" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>630336</x:v>
+        <x:v>599318</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>599318</x:v>
+        <x:v>564091</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>570584</x:v>
+        <x:v>553695</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>229</x:v>
@@ -6135,598 +6134,598 @@
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>553695</x:v>
+        <x:v>604850</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>564091</x:v>
+        <x:v>604851</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>604851</x:v>
+        <x:v>607611</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>604850</x:v>
+        <x:v>553299</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>607611</x:v>
+        <x:v>553266</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>553299</x:v>
+        <x:v>604808</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>604808</x:v>
+        <x:v>604809</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>604809</x:v>
+        <x:v>630340</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>553266</x:v>
+        <x:v>553211</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>630340</x:v>
+        <x:v>604170</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>229</x:v>
@@ -6734,308 +6733,308 @@
       <x:c r="H92" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>553211</x:v>
+        <x:v>552866</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>604170</x:v>
+        <x:v>604232</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>552866</x:v>
+        <x:v>604233</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>604233</x:v>
+        <x:v>552809</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>604232</x:v>
+        <x:v>604745</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7045,239 +7044,239 @@
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>604745</x:v>
+        <x:v>604746</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>40994</x:v>
+        <x:v>37604</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34504</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>604746</x:v>
+        <x:v>607586</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>552809</x:v>
+        <x:v>552732</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37604</x:v>
+        <x:v>40994</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>34504</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>607586</x:v>
+        <x:v>607555</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7287,527 +7286,527 @@
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>552732</x:v>
+        <x:v>607556</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>607556</x:v>
+        <x:v>624135</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>229</x:v>
-[...2 lines deleted...]
-        <x:v>230</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>607555</x:v>
+        <x:v>600556</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>624135</x:v>
+        <x:v>548597</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>600556</x:v>
+        <x:v>605607</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>548597</x:v>
+        <x:v>547257</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>605607</x:v>
+        <x:v>547104</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>547257</x:v>
+        <x:v>600503</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>600520</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7824,238 +7823,236 @@
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>600521</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>547104</x:v>
+        <x:v>638139</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>600503</x:v>
+        <x:v>635255</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>635255</x:v>
+        <x:v>548787</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>197</x:v>
@@ -8066,293 +8063,172 @@
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>454929</x:v>
+        <x:v>498484</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>548787</x:v>
+        <x:v>601422</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40994</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34056</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>498484</x:v>
+        <x:v>601423</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>204</x:v>
-[...114 lines deleted...]
-      <x:c r="U118" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>