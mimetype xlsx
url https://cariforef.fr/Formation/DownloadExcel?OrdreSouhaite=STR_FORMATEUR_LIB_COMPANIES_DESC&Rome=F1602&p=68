--- v0 (2026-04-24)
+++ v1 (2026-04-24)
@@ -2273,123 +2273,123 @@
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - B2 - B2V - BR - H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de sauveteur-secouriste du travail (SST) + Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B2 - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adrh Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0v</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actimmis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acfitec</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
-    <x:t>Acfitec</x:t>
-[...59 lines deleted...]
-    <x:t>LES MILLES</x:t>
+    <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur habilitation électrique, niveau non électricien B0 - BP - BS - BE manœuvre - H0 - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien B0 - BP - BS - BE - B1 - B1V - B2 - B2V - BC - BR - BE Essai - H0 - H0V + Habilitation électrique BC chargé de consignation, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation de formateur habilitation électrique, niveau électricien basse et haute tension BP - BE- BS -B1 - B1V - B2 - B2V - BC - BR - HE - H0 - H1 - H2 - HC</x:t>
   </x:si>
@@ -37105,903 +37105,907 @@
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>626218</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>688</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C609" s="3" t="s"/>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="J609" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>581828</x:v>
+        <x:v>585770</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>623349</x:v>
+        <x:v>625970</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C611" s="3" t="s"/>
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C611" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
+      <x:c r="J611" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>623350</x:v>
+        <x:v>625971</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>687</x:v>
-[...1 lines deleted...]
-      <x:c r="C612" s="15" t="s"/>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C612" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="J612" s="14" t="s"/>
+      <x:c r="J612" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>585770</x:v>
+        <x:v>625972</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>625970</x:v>
+        <x:v>625973</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>625971</x:v>
+        <x:v>623862</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>625972</x:v>
+        <x:v>623863</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>625973</x:v>
+        <x:v>623864</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>623862</x:v>
+        <x:v>623865</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>623863</x:v>
+        <x:v>623866</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>709</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>623864</x:v>
+        <x:v>623867</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>623865</x:v>
+        <x:v>623868</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>623866</x:v>
+        <x:v>524799</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>623867</x:v>
+        <x:v>575407</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>623868</x:v>
+        <x:v>575424</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
@@ -38010,1047 +38014,1042 @@
       <x:c r="K624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>524799</x:v>
+        <x:v>575425</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>575407</x:v>
+        <x:v>544534</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
-      <x:c r="E626" s="14" t="s"/>
-      <x:c r="F626" s="14" t="s"/>
+      <x:c r="E626" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F626" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="G626" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>575424</x:v>
+        <x:v>583799</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>575425</x:v>
+        <x:v>571545</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>544534</x:v>
+        <x:v>585636</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
-      <x:c r="E629" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G629" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>583799</x:v>
+        <x:v>585637</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>571545</x:v>
+        <x:v>585638</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>688</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C631" s="3" t="s"/>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="J631" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>585636</x:v>
+        <x:v>611976</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>688</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C632" s="15" t="s"/>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="J632" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J632" s="14" t="s"/>
       <x:c r="K632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>585637</x:v>
+        <x:v>622326</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>585638</x:v>
+        <x:v>539846</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C634" s="15" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C634" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D634" s="15" t="s"/>
-      <x:c r="E634" s="14" t="s"/>
-      <x:c r="F634" s="14" t="s"/>
+      <x:c r="E634" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F634" s="14" t="s">
+        <x:v>379</x:v>
+      </x:c>
       <x:c r="G634" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
-        <x:v>399</x:v>
-[...1 lines deleted...]
-      <x:c r="J634" s="14" t="s"/>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="J634" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>611976</x:v>
+        <x:v>612396</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="C635" s="3" t="s"/>
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C635" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D635" s="3" t="s"/>
+      <x:c r="E635" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F635" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="J635" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>622326</x:v>
+        <x:v>612399</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>539846</x:v>
+        <x:v>529535</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>372</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
-      <x:c r="E637" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>380</x:v>
-[...2 lines deleted...]
-        <x:v>381</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>612396</x:v>
+        <x:v>598761</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="C638" s="15" t="s"/>
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C638" s="15" t="n">
+        <x:v>35330</x:v>
+      </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>735</x:v>
-[...1 lines deleted...]
-      <x:c r="H638" s="14" t="s"/>
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s">
+        <x:v>398</x:v>
+      </x:c>
       <x:c r="I638" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>597858</x:v>
+        <x:v>519820</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
-      <x:c r="E639" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>612399</x:v>
+        <x:v>552751</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>529535</x:v>
+        <x:v>569499</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>519820</x:v>
+        <x:v>569502</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
@@ -39059,521 +39058,517 @@
       <x:c r="K642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>552751</x:v>
+        <x:v>598057</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>569499</x:v>
+        <x:v>570918</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>569502</x:v>
+        <x:v>570919</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>598057</x:v>
+        <x:v>570920</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>570918</x:v>
+        <x:v>570921</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>570919</x:v>
+        <x:v>581827</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>570920</x:v>
+        <x:v>581828</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>570921</x:v>
+        <x:v>623349</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>688</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="J650" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>581827</x:v>
+        <x:v>623350</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s"/>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>52</x:v>
@@ -39644,2128 +39639,2128 @@
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>626567</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>598761</x:v>
+        <x:v>622344</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>746</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>622344</x:v>
+        <x:v>569641</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>749</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>569641</x:v>
+        <x:v>607600</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>607600</x:v>
+        <x:v>607601</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>607601</x:v>
+        <x:v>607603</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>607603</x:v>
+        <x:v>607604</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>607604</x:v>
+        <x:v>597840</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>597839</x:v>
+        <x:v>597850</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>597831</x:v>
+        <x:v>597851</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>597832</x:v>
+        <x:v>597852</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>597833</x:v>
+        <x:v>597853</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C664" s="15" t="s"/>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>597834</x:v>
+        <x:v>597854</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>597836</x:v>
+        <x:v>597856</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C666" s="15" t="s"/>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>597837</x:v>
+        <x:v>597857</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C667" s="3" t="s"/>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>597840</x:v>
+        <x:v>597858</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>597850</x:v>
+        <x:v>597860</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>597851</x:v>
+        <x:v>597946</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>597852</x:v>
+        <x:v>597947</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s"/>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>597853</x:v>
+        <x:v>597948</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>597854</x:v>
+        <x:v>597949</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>597856</x:v>
+        <x:v>597953</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>597857</x:v>
+        <x:v>597954</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s"/>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>597860</x:v>
+        <x:v>597955</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>597946</x:v>
+        <x:v>597956</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>597947</x:v>
+        <x:v>597959</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>597948</x:v>
+        <x:v>597960</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>597949</x:v>
+        <x:v>597961</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>597953</x:v>
+        <x:v>597962</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>597954</x:v>
+        <x:v>597965</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>597955</x:v>
+        <x:v>597966</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>597956</x:v>
+        <x:v>597967</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C684" s="15" t="s"/>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>597959</x:v>
+        <x:v>597968</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>597960</x:v>
+        <x:v>597839</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>597961</x:v>
+        <x:v>597831</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>762</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>597962</x:v>
+        <x:v>597832</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>763</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>597965</x:v>
+        <x:v>597833</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>597966</x:v>
+        <x:v>597834</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C690" s="15" t="s"/>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>597967</x:v>
+        <x:v>597836</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>597968</x:v>
+        <x:v>597837</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>70</x:v>