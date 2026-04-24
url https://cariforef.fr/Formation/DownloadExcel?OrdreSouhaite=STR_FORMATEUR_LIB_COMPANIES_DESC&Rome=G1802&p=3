--- v2 (2026-02-18)
+++ v3 (2026-04-24)
@@ -281,65 +281,65 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>13637</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
@@ -380,62 +380,62 @@
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BP Arts du Service et Commercialisation en Restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
@@ -446,60 +446,60 @@
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de service en hôtellerie, tourisme et restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion restauration collective</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1327,57 +1327,57 @@
       <x:c r="K6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>544758</x:v>
+        <x:v>600305</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -1387,57 +1387,57 @@
       <x:c r="K7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>600305</x:v>
+        <x:v>547368</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>54</x:v>
@@ -1448,57 +1448,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>547368</x:v>
+        <x:v>544758</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -1508,57 +1508,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>607206</x:v>
+        <x:v>553051</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>61</x:v>
@@ -1569,57 +1569,57 @@
       <x:c r="K10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>553051</x:v>
+        <x:v>607206</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -1688,51 +1688,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>547763</x:v>
+        <x:v>547762</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -1745,57 +1745,57 @@
       <x:c r="K13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>604376</x:v>
+        <x:v>547763</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -1804,57 +1804,57 @@
       <x:c r="K14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>547762</x:v>
+        <x:v>604376</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
@@ -2181,168 +2181,168 @@
       <x:c r="K21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>543710</x:v>
+        <x:v>587948</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>587948</x:v>
+        <x:v>543710</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>518770</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -2351,51 +2351,51 @@
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>542978</x:v>
+        <x:v>546533</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -2408,51 +2408,51 @@
       <x:c r="K25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>546533</x:v>
+        <x:v>542978</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>100</x:v>
@@ -2709,57 +2709,57 @@
       <x:c r="K30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>604789</x:v>
+        <x:v>553241</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -2769,57 +2769,57 @@
       <x:c r="K31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>553241</x:v>
+        <x:v>544166</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>110</x:v>
@@ -2830,57 +2830,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>544166</x:v>
+        <x:v>604789</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -2951,57 +2951,57 @@
       <x:c r="K34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>544157</x:v>
+        <x:v>553318</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -3011,57 +3011,57 @@
       <x:c r="K35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>553318</x:v>
+        <x:v>544157</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>122</x:v>
@@ -3089,218 +3089,218 @@
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>602753</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38429</x:v>
+        <x:v>37558</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>546706</x:v>
+        <x:v>496813</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38785</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42729</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>547234</x:v>
+        <x:v>546706</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37558</x:v>
+        <x:v>38785</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42729</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>496813</x:v>
+        <x:v>547234</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>130</x:v>