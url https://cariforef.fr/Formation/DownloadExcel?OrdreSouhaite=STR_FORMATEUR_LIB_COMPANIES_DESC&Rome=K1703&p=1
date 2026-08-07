--- v3 (2026-04-24)
+++ v4 (2026-08-07)
@@ -179,84 +179,84 @@
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité défense</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>mastère spé. Defense and Security in Space</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de l'air et de l'espace</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école de l'air et de l'espace</x:t>
   </x:si>
   <x:si>
-    <x:t>École de l'air et de l'espace</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Construction aérospatiale</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole de l'air et de l'espace</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention relations internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Politique internationale</x:t>
   </x:si>
   <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -919,177 +919,178 @@
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>598269</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C4" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="J4" s="14" t="s">
+      <x:c r="J4" s="14" t="s"/>
+      <x:c r="K4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="K4" s="14" t="s">
+      <x:c r="L4" s="14" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>23624</x:v>
+        <x:v>42802</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>596835</x:v>
+        <x:v>597177</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="C5" s="3" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C5" s="3" t="n">
+        <x:v>41498</x:v>
+      </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
+      <x:c r="J5" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="K5" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L5" s="0" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>42802</x:v>
+        <x:v>23624</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>597177</x:v>
+        <x:v>596835</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38178</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="K6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="K6" s="14" t="s">
+      <x:c r="L6" s="14" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>13036</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>597433</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>