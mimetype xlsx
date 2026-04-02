--- v1 (2026-04-01)
+++ v2 (2026-04-02)
@@ -203,62 +203,62 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Collaboration et efficacité dans l’écosystème Microsoft 365</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Outlook</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft 365 les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Outlook Maîtriser la gestion des emails professionnels</x:t>
+  </x:si>
+  <x:si>
     <x:t>Microsoft 365 Blended Learning</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention économie et gestion parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
@@ -575,62 +575,62 @@
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ogec Saint Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
@@ -758,62 +758,62 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>83170</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention génie des procédés et bioprocédés industriels (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation travail</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée professionnel Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
@@ -926,68 +926,68 @@
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant de direction (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Jacques Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel assistant de direction (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
@@ -1058,62 +1058,62 @@
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Emile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
+    <x:t>83512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>83512</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée A de St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>83703</x:t>
   </x:si>
   <x:si>
     <x:t>ST RAPHAEL CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
@@ -1151,119 +1151,119 @@
   <x:si>
     <x:t>Ladapt</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt - Antenne Toulon - CFA Spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS gestion de la PME (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ism Fénélon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention gestion parcours commerce, vente, marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ism Fénélon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS support à l'action managériale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen attaché de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
@@ -1544,56 +1544,56 @@
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
@@ -1814,56 +1814,56 @@
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>93700</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 5</x:t>
@@ -1877,71 +1877,71 @@
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
+    <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bureautique Approfondissement : Excel + Word + Powerpoint</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Informatique pour les débutants : Windows + Internet + Office</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Cpe-Cfa</x:t>
   </x:si>
   <x:si>
     <x:t>CPEAS - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
@@ -1982,62 +1982,62 @@
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
+    <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise artisanale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
-    <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC03 Assurer la rentabilité et la réalisation des budgets de sa TPE-PME</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC01 Assister à la gestion des ressources humaines et au management des collaborateurs d’une entreprise artisanale – TPE/PME</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
@@ -2174,59 +2174,59 @@
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Riera - Campus International Riera</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Riera - Campus International Riera - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Campus International Riera</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant styliste de mode (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Création textile</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
@@ -2270,56 +2270,56 @@
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
@@ -2441,60 +2441,60 @@
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>AEP Saint Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
@@ -3251,272 +3251,272 @@
       <x:c r="I5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>614913</x:v>
+        <x:v>614916</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>71203</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>614947</x:v>
+        <x:v>614917</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>71203</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>614916</x:v>
+        <x:v>614948</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>614917</x:v>
+        <x:v>614913</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>614948</x:v>
+        <x:v>614947</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
@@ -3525,51 +3525,51 @@
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>614914</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
@@ -6011,114 +6011,114 @@
       <x:c r="K54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>549436</x:v>
+        <x:v>504843</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>504843</x:v>
+        <x:v>549436</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -6127,114 +6127,114 @@
       <x:c r="K56" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>549430</x:v>
+        <x:v>504839</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>504839</x:v>
+        <x:v>549430</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -6767,51 +6767,51 @@
       <x:c r="K67" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>547444</x:v>
+        <x:v>606953</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>163</x:v>
@@ -6826,51 +6826,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>606953</x:v>
+        <x:v>547444</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -6886,57 +6886,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>508945</x:v>
+        <x:v>609736</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>158</x:v>
@@ -6947,57 +6947,57 @@
       <x:c r="K70" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>609736</x:v>
+        <x:v>556869</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7007,57 +7007,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>556869</x:v>
+        <x:v>508945</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>158</x:v>
@@ -7068,57 +7068,57 @@
       <x:c r="K72" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>556805</x:v>
+        <x:v>507301</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7128,57 +7128,57 @@
       <x:c r="K73" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>507301</x:v>
+        <x:v>556805</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>154</x:v>
@@ -7817,102 +7817,102 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>594174</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>587357</x:v>
+        <x:v>587356</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7933,102 +7933,102 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>587358</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>587356</x:v>
+        <x:v>587357</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8176,148 +8176,148 @@
         <x:v>550693</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>550659</x:v>
+        <x:v>608572</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608572</x:v>
+        <x:v>505976</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -8326,57 +8326,57 @@
       <x:c r="K94" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>505976</x:v>
+        <x:v>550659</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8442,108 +8442,108 @@
       <x:c r="K96" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>600375</x:v>
+        <x:v>552626</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>600370</x:v>
+        <x:v>600375</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>206</x:v>
@@ -8555,170 +8555,170 @@
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>501339</x:v>
+        <x:v>600370</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>552607</x:v>
+        <x:v>501339</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>552626</x:v>
+        <x:v>552607</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -8731,57 +8731,57 @@
       <x:c r="K101" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>600429</x:v>
+        <x:v>501313</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -8847,57 +8847,57 @@
       <x:c r="K103" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>501313</x:v>
+        <x:v>552586</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
@@ -8906,114 +8906,114 @@
       <x:c r="K104" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>501294</x:v>
+        <x:v>600424</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>552586</x:v>
+        <x:v>600429</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -9022,57 +9022,57 @@
       <x:c r="K106" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>600424</x:v>
+        <x:v>501294</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9439,157 +9439,155 @@
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>608112</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>594177</x:v>
+        <x:v>556401</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>607810</x:v>
+        <x:v>594177</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>222</x:v>
@@ -9600,114 +9598,114 @@
       <x:c r="I116" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>556401</x:v>
+        <x:v>607810</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>511028</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -10426,114 +10424,114 @@
       <x:c r="K130" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>547772</x:v>
+        <x:v>602244</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>602244</x:v>
+        <x:v>547772</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>247</x:v>
@@ -10544,57 +10542,57 @@
       <x:c r="K132" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>547705</x:v>
+        <x:v>493094</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -10665,57 +10663,57 @@
       <x:c r="K134" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>493094</x:v>
+        <x:v>547705</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11436,341 +11434,341 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>511089</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>556277</x:v>
+        <x:v>558358</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I149" s="4" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K149" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="L149" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M149" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="N149" s="3" t="n">
+        <x:v>32139</x:v>
+      </x:c>
+      <x:c r="O149" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P149" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="Q149" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="I149" s="4" t="s">
+      <x:c r="R149" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="J149" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>605982</x:v>
+        <x:v>511087</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="I150" s="16" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J150" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K150" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="L150" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M150" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="N150" s="15" t="n">
+        <x:v>32139</x:v>
+      </x:c>
+      <x:c r="O150" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P150" s="14" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="Q150" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="H150" s="14" t="s"/>
-      <x:c r="I150" s="16" t="s">
+      <x:c r="R150" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="J150" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>558358</x:v>
+        <x:v>608243</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>222</x:v>
-[...2 lines deleted...]
-        <x:v>223</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>511087</x:v>
+        <x:v>605982</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>608243</x:v>
+        <x:v>556277</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -12117,57 +12115,57 @@
       <x:c r="K159" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>608169</x:v>
+        <x:v>511026</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>224</x:v>
@@ -12178,57 +12176,57 @@
       <x:c r="K160" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>511026</x:v>
+        <x:v>608169</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -12765,210 +12763,210 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>547665</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>602250</x:v>
+        <x:v>604362</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>604362</x:v>
+        <x:v>547771</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>547771</x:v>
+        <x:v>547784</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>211</x:v>
@@ -12983,114 +12981,114 @@
       <x:c r="K174" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>547784</x:v>
+        <x:v>515675</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>515675</x:v>
+        <x:v>602250</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -13164,273 +13162,275 @@
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>594541</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>556276</x:v>
+        <x:v>594535</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>594535</x:v>
+        <x:v>511088</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>511088</x:v>
+        <x:v>556276</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>608111</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
@@ -14011,114 +14011,114 @@
       <x:c r="K192" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>546005</x:v>
+        <x:v>600139</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>508724</x:v>
+        <x:v>546005</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -14127,57 +14127,57 @@
       <x:c r="K194" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>600139</x:v>
+        <x:v>508724</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -14594,103 +14594,100 @@
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>546004</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>37345</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>545998</x:v>
+        <x:v>504647</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -14713,165 +14710,167 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>600138</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>600144</x:v>
+        <x:v>545998</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s"/>
+      <x:c r="E206" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>504647</x:v>
+        <x:v>600144</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>37</x:v>
@@ -14884,51 +14883,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>542128</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -14940,1543 +14939,1544 @@
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>549657</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>496012</x:v>
+        <x:v>487528</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>560707</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>603535</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>560749</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>603522</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>603551</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>499846</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>499872</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>546506</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>509519</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>547460</x:v>
+        <x:v>504947</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>547434</x:v>
+        <x:v>547460</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>606944</x:v>
+        <x:v>547434</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>504947</x:v>
+        <x:v>606944</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>608873</x:v>
+        <x:v>545664</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
+      <x:c r="E225" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>542362</x:v>
+        <x:v>496012</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>603795</x:v>
+        <x:v>496007</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>603800</x:v>
+        <x:v>545661</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>545664</x:v>
+        <x:v>487531</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>496007</x:v>
+        <x:v>542364</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>545661</x:v>
+        <x:v>608864</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
+      <x:c r="E231" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>487531</x:v>
+        <x:v>603795</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>487528</x:v>
+        <x:v>603800</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>542364</x:v>
+        <x:v>608873</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>608864</x:v>
+        <x:v>542362</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -16656,57 +16656,57 @@
       <x:c r="K238" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>515212</x:v>
+        <x:v>607851</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
@@ -16716,57 +16716,57 @@
       <x:c r="K239" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>607851</x:v>
+        <x:v>515212</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>394</x:v>
@@ -17205,104 +17205,102 @@
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>588316</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>549244</x:v>
+        <x:v>588144</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
@@ -17315,116 +17313,118 @@
       <x:c r="K249" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>614689</x:v>
+        <x:v>549244</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s"/>
+      <x:c r="E250" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>588144</x:v>
+        <x:v>614689</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -17569,51 +17569,51 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>602734</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
@@ -17687,51 +17687,51 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>551731</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
@@ -17748,51 +17748,51 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>601953</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>36</x:v>
@@ -17805,489 +17805,488 @@
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>546947</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s"/>
+      <x:c r="E258" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>566526</x:v>
+        <x:v>542950</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
-      <x:c r="E259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>565855</x:v>
+        <x:v>618763</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
-      <x:c r="E260" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>542950</x:v>
+        <x:v>618877</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>618763</x:v>
+        <x:v>566526</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s"/>
+      <x:c r="E262" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>618877</x:v>
+        <x:v>565855</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>594176</x:v>
+        <x:v>594169</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>594547</x:v>
+        <x:v>594176</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>594169</x:v>
+        <x:v>594547</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>199</x:v>
@@ -18302,230 +18301,230 @@
       <x:c r="K266" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>550660</x:v>
+        <x:v>535320</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>550694</x:v>
+        <x:v>550660</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>611107</x:v>
+        <x:v>550694</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>535320</x:v>
+        <x:v>611107</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -18998,51 +18997,51 @@
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>551954</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
@@ -19125,51 +19124,51 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>599877</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
@@ -19284,57 +19283,57 @@
       <x:c r="K283" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>502704</x:v>
+        <x:v>551975</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -19343,65 +19342,65 @@
       <x:c r="K284" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>551975</x:v>
+        <x:v>502704</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
@@ -19577,51 +19576,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>599148</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -19637,51 +19636,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>599145</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>442</x:v>
@@ -19698,51 +19697,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>599144</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -19758,284 +19757,284 @@
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>599143</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>601143</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>558631</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>548448</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>497745</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
@@ -20282,51 +20281,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>507612</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -20356,334 +20355,334 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>554025</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>608344</x:v>
+        <x:v>522089</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>522089</x:v>
+        <x:v>606277</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>606277</x:v>
+        <x:v>507611</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>507611</x:v>
+        <x:v>507614</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>507614</x:v>
+        <x:v>554805</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -20743,60 +20742,60 @@
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>554805</x:v>
+        <x:v>608344</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20859,114 +20858,114 @@
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>606275</x:v>
+        <x:v>522087</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>522087</x:v>
+        <x:v>504167</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
@@ -20975,117 +20974,117 @@
       <x:c r="J312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>504167</x:v>
+        <x:v>554806</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>554806</x:v>
+        <x:v>606275</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
@@ -21148,51 +21147,51 @@
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>522085</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
@@ -21264,167 +21263,167 @@
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>606276</x:v>
+        <x:v>577071</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>577071</x:v>
+        <x:v>564389</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>554790</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
@@ -21555,117 +21554,117 @@
       <x:c r="J322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>553996</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>564389</x:v>
+        <x:v>606276</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -21674,114 +21673,114 @@
       <x:c r="K324" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>552181</x:v>
+        <x:v>601796</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>601796</x:v>
+        <x:v>552181</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
@@ -23435,171 +23434,171 @@
       <x:c r="J355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>572814</x:v>
+        <x:v>522075</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>522075</x:v>
+        <x:v>614352</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>614352</x:v>
+        <x:v>572814</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -23893,51 +23892,51 @@
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>609810</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
@@ -24079,261 +24078,261 @@
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>539388</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>598898</x:v>
+        <x:v>479834</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>479834</x:v>
+        <x:v>598898</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="R369" s="0" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>556595</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="R370" s="14" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>556594</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -24349,57 +24348,57 @@
       <x:c r="K371" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>547562</x:v>
+        <x:v>605941</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24522,225 +24521,225 @@
       <x:c r="K374" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>605941</x:v>
+        <x:v>494752</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>494752</x:v>
+        <x:v>591163</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>591163</x:v>
+        <x:v>542500</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
+      <x:c r="E377" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>542500</x:v>
+        <x:v>547562</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -24815,51 +24814,51 @@
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>601030</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
@@ -25030,54 +25029,54 @@
       <x:c r="K383" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>497641</x:v>
+        <x:v>557578</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
@@ -25089,54 +25088,54 @@
       <x:c r="K384" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>557578</x:v>
+        <x:v>497641</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -25443,51 +25442,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>601564</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -25616,51 +25615,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>601552</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
@@ -25743,153 +25742,153 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>515445</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>499908</x:v>
+        <x:v>515444</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>515444</x:v>
+        <x:v>499908</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>502</x:v>
@@ -25904,114 +25903,114 @@
       <x:c r="K398" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>601551</x:v>
+        <x:v>548683</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>601563</x:v>
+        <x:v>548699</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
@@ -26020,114 +26019,114 @@
       <x:c r="K400" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>548683</x:v>
+        <x:v>601551</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>548699</x:v>
+        <x:v>601563</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
@@ -26368,114 +26367,114 @@
       <x:c r="K406" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>598941</x:v>
+        <x:v>497620</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>497620</x:v>
+        <x:v>598941</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26652,51 +26651,51 @@
       <x:c r="J411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>496651</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -26827,51 +26826,51 @@
       <x:c r="J414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>552315</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -27122,51 +27121,51 @@
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>594173</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
@@ -27222,225 +27221,225 @@
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>621210</x:v>
+        <x:v>621211</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>538533</x:v>
+        <x:v>621212</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>621211</x:v>
+        <x:v>621210</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>621212</x:v>
+        <x:v>538533</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28179,51 +28178,51 @@
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>554376</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -28236,54 +28235,54 @@
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>602106</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>546</x:v>
@@ -28429,51 +28428,51 @@
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>496116</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>36</x:v>
@@ -28489,51 +28488,51 @@
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>531396</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
@@ -28550,51 +28549,51 @@
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>555823</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>36</x:v>
@@ -28792,172 +28791,172 @@
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>502429</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>531398</x:v>
+        <x:v>608473</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>608473</x:v>
+        <x:v>531398</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>36</x:v>
@@ -29080,57 +29079,57 @@
       <x:c r="K453" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>555781</x:v>
+        <x:v>608437</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>224</x:v>
@@ -29141,57 +29140,57 @@
       <x:c r="K454" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>608437</x:v>
+        <x:v>555781</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -29629,51 +29628,51 @@
       <x:c r="U462" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
@@ -29690,51 +29689,51 @@
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
@@ -29750,148 +29749,148 @@
       <x:c r="U464" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>558149</x:v>
+        <x:v>611442</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>611442</x:v>
+        <x:v>558149</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -30045,301 +30044,301 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>583296</x:v>
+        <x:v>609487</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>609487</x:v>
+        <x:v>583296</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>600032</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>600036</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>548169</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30406,51 +30405,51 @@
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>617720</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -31289,173 +31288,173 @@
       <x:c r="K491" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>553019</x:v>
+        <x:v>506134</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>506134</x:v>
+        <x:v>506140</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>506140</x:v>
+        <x:v>553019</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -31535,100 +31534,100 @@
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>553012</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>572477</x:v>
+        <x:v>614649</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31646,369 +31645,369 @@
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>572475</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>614649</x:v>
+        <x:v>572477</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>513657</x:v>
+        <x:v>601749</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>566583</x:v>
+        <x:v>513657</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>601749</x:v>
+        <x:v>566583</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>566966</x:v>
+        <x:v>505820</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>505820</x:v>
+        <x:v>566966</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>604</x:v>
@@ -32017,753 +32016,752 @@
       <x:c r="K504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>505819</x:v>
+        <x:v>505776</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>505776</x:v>
+        <x:v>505819</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
-      <x:c r="E506" s="14" t="s"/>
+      <x:c r="E506" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>575916</x:v>
+        <x:v>599040</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
-      <x:c r="E507" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>599039</x:v>
+        <x:v>575916</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>599040</x:v>
+        <x:v>599039</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>614393</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>558138</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>587314</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I512" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>529159</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>611452</x:v>
+        <x:v>611466</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>611466</x:v>
+        <x:v>611452</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>558137</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>558139</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -32959,57 +32957,57 @@
       <x:c r="K520" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>501683</x:v>
+        <x:v>553244</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -33019,57 +33017,57 @@
       <x:c r="K521" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>553244</x:v>
+        <x:v>501683</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>90</x:v>
@@ -33094,327 +33092,327 @@
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>604791</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>502161</x:v>
+        <x:v>604147</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>38289</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P524" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="P524" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>604147</x:v>
+        <x:v>502161</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="P525" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="P525" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>553183</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>552836</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
@@ -33638,570 +33636,571 @@
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>605180</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>605173</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>584659</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>584795</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>611288</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>611247</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
+      <x:c r="E537" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H537" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>611242</x:v>
+        <x:v>553717</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>553739</x:v>
+        <x:v>611242</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>38289</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>553717</x:v>
+        <x:v>553739</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>584660</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
@@ -34517,178 +34516,178 @@
       <x:c r="K546" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>500512</x:v>
+        <x:v>548516</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>614375</x:v>
+        <x:v>500512</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>548516</x:v>
+        <x:v>614375</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -34935,57 +34934,57 @@
       <x:c r="K553" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>601686</x:v>
+        <x:v>498767</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
@@ -34994,57 +34993,57 @@
       <x:c r="K554" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>498767</x:v>
+        <x:v>601686</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35113,51 +35112,51 @@
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>608882</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -35178,164 +35177,165 @@
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>545649</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
-      <x:c r="E558" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>603772</x:v>
+        <x:v>542423</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
+      <x:c r="E559" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>542423</x:v>
+        <x:v>603772</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
@@ -35351,211 +35351,210 @@
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>469545</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>545645</x:v>
+        <x:v>603775</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s"/>
+      <x:c r="E562" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>469546</x:v>
+        <x:v>545645</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
-      <x:c r="E563" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>495992</x:v>
+        <x:v>469546</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
@@ -35567,57 +35566,57 @@
       <x:c r="K564" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>603775</x:v>
+        <x:v>495992</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -35738,51 +35737,51 @@
       <x:c r="L567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>608891</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -36265,57 +36264,57 @@
       <x:c r="K576" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>608391</x:v>
+        <x:v>555014</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="H577" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
@@ -36386,57 +36385,57 @@
       <x:c r="K578" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>555014</x:v>
+        <x:v>608391</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -36649,152 +36648,151 @@
       <x:c r="S582" s="14" t="n">
         <x:v>508962</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>156</x:v>
-[...2 lines deleted...]
-        <x:v>157</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>556781</x:v>
+        <x:v>607789</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>685</x:v>
-[...1 lines deleted...]
-      <x:c r="H584" s="14" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
       <x:c r="I584" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>607789</x:v>
+        <x:v>556781</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -37035,51 +37033,51 @@
       <x:c r="L589" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
@@ -37088,51 +37086,51 @@
       <x:c r="L590" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -37504,153 +37502,153 @@
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>502386</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>502385</x:v>
+        <x:v>502376</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>502376</x:v>
+        <x:v>502385</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>697</x:v>
@@ -37786,57 +37784,57 @@
       <x:c r="K602" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>607690</x:v>
+        <x:v>504091</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -37846,54 +37844,54 @@
       <x:c r="K603" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>504091</x:v>
+        <x:v>607690</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>699</x:v>
@@ -38102,104 +38100,104 @@
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>504445</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
-        <x:v>38107</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
-        <x:v>21627</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>556536</x:v>
+        <x:v>504422</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -38209,118 +38207,118 @@
       <x:c r="K609" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>556537</x:v>
+        <x:v>556536</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38107</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>21627</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>556540</x:v>
+        <x:v>556537</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -38330,57 +38328,57 @@
       <x:c r="K611" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>556541</x:v>
+        <x:v>556540</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>120</x:v>
@@ -38391,57 +38389,57 @@
       <x:c r="K612" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>607716</x:v>
+        <x:v>556541</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -38451,57 +38449,57 @@
       <x:c r="K613" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>504422</x:v>
+        <x:v>607716</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>90</x:v>
@@ -38633,57 +38631,57 @@
       <x:c r="K616" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>504150</x:v>
+        <x:v>556619</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38107</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -38693,57 +38691,57 @@
       <x:c r="K617" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>21627</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>556619</x:v>
+        <x:v>504150</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>90</x:v>
@@ -38754,57 +38752,57 @@
       <x:c r="K618" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>607660</x:v>
+        <x:v>556623</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -38814,57 +38812,57 @@
       <x:c r="K619" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>556623</x:v>
+        <x:v>607660</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>90</x:v>
@@ -38878,54 +38876,54 @@
       <x:c r="L620" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>504126</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -39062,51 +39060,51 @@
       <x:c r="M623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>556509</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>139</x:v>
@@ -39177,57 +39175,57 @@
       <x:c r="K625" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>608909</x:v>
+        <x:v>504379</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>139</x:v>
@@ -39238,57 +39236,57 @@
       <x:c r="K626" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>504379</x:v>
+        <x:v>608909</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -39538,51 +39536,51 @@
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>552271</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
@@ -39648,592 +39646,591 @@
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>549772</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
-      <x:c r="E634" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>531406</x:v>
+        <x:v>578942</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
+      <x:c r="E635" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>578942</x:v>
+        <x:v>531406</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
-      <x:c r="E636" s="14" t="s"/>
+      <x:c r="E636" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>543831</x:v>
+        <x:v>545010</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
-      <x:c r="E637" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>545010</x:v>
+        <x:v>543828</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
-      <x:c r="E638" s="14" t="s"/>
+      <x:c r="E638" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>543828</x:v>
+        <x:v>601365</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
-      <x:c r="E639" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>601365</x:v>
+        <x:v>543831</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>601364</x:v>
+        <x:v>549770</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>545009</x:v>
+        <x:v>601364</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>549770</x:v>
+        <x:v>545009</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -40817,113 +40814,113 @@
       <x:c r="J653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>499433</x:v>
+        <x:v>602074</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>602073</x:v>
+        <x:v>546832</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
@@ -40936,173 +40933,173 @@
       <x:c r="K655" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>546832</x:v>
+        <x:v>602075</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>602075</x:v>
+        <x:v>602073</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>602074</x:v>
+        <x:v>499433</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
@@ -41168,57 +41165,57 @@
       <x:c r="K659" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>601456</x:v>
+        <x:v>545468</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
@@ -41230,51 +41227,51 @@
       <x:c r="L660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>496036</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -41284,57 +41281,57 @@
       <x:c r="K661" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>545468</x:v>
+        <x:v>601456</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
@@ -41346,51 +41343,51 @@
       <x:c r="L662" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>496033</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -41459,114 +41456,114 @@
       <x:c r="K664" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>496029</x:v>
+        <x:v>601454</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>601454</x:v>
+        <x:v>496029</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
@@ -41823,51 +41820,51 @@
       <x:c r="M670" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>549120</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>35923</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -42147,114 +42144,114 @@
       <x:c r="J676" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
-        <x:v>595464</x:v>
+        <x:v>595465</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>595465</x:v>
+        <x:v>595464</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
@@ -43202,51 +43199,51 @@
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
@@ -43262,51 +43259,51 @@
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>606563</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
@@ -43323,51 +43320,51 @@
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>606565</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
@@ -43383,51 +43380,51 @@
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>606564</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
@@ -43436,59 +43433,59 @@
       <x:c r="L698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>610274</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>26</x:v>
@@ -43665,114 +43662,114 @@
       <x:c r="J702" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>604486</x:v>
+        <x:v>548166</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="S703" s="0" t="n">
+        <x:v>604486</x:v>
+      </x:c>
+      <x:c r="T703" s="4" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
@@ -43781,51 +43778,51 @@
       <x:c r="J704" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>548165</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
@@ -43954,60 +43951,60 @@
       <x:c r="J707" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>548026</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
@@ -44019,102 +44016,102 @@
       <x:c r="L708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>604422</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>548025</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
@@ -44132,114 +44129,114 @@
       <x:c r="K710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>539970</x:v>
+        <x:v>604421</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>788</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>604421</x:v>
+        <x:v>539970</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>158</x:v>
@@ -44310,57 +44307,57 @@
       <x:c r="K713" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>507308</x:v>
+        <x:v>609466</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I714" s="16" t="s">
         <x:v>158</x:v>
@@ -44371,57 +44368,57 @@
       <x:c r="K714" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>609466</x:v>
+        <x:v>507308</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="E715" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -44431,57 +44428,57 @@
       <x:c r="K715" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>599457</x:v>
+        <x:v>556093</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I716" s="16" t="s">
         <x:v>120</x:v>
@@ -44492,57 +44489,57 @@
       <x:c r="K716" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>556093</x:v>
+        <x:v>599457</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -45037,51 +45034,51 @@
       <x:c r="M725" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>509956</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">