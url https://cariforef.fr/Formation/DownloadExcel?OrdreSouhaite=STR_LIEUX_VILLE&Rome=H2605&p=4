--- v2 (2026-07-22)
+++ v3 (2026-09-11)
@@ -287,126 +287,126 @@
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère spécialisé Concepteur de circuits microélectroniques</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Mines-Telecom - Saint-Etienne</x:t>
   </x:si>
   <x:si>
     <x:t>IMT</x:t>
   </x:si>
   <x:si>
     <x:t>42100</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Public de la formation initiale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Conception circuit électronique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
-    <x:t>13006</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LP École libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ecole libre des métiers</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
@@ -1664,51 +1664,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>24323</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>580599</x:v>
+        <x:v>630655</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -1719,51 +1719,51 @@
       <x:c r="K12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>24323</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>630655</x:v>
+        <x:v>580599</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -2006,380 +2006,380 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>597060</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>597070</x:v>
+        <x:v>609476</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>627914</x:v>
+        <x:v>597070</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>609476</x:v>
+        <x:v>597041</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>509396</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597041</x:v>
+        <x:v>627914</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>556782</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">