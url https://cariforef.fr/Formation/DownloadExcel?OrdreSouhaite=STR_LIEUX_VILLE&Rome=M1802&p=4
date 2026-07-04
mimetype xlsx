--- v3 (2026-07-04)
+++ v4 (2026-07-04)
@@ -701,68 +701,68 @@
   <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées spécialisation informatique - infrastructure et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>PostGIS - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Amj Groupe - Geosoft</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PostgreSQL</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor cybersécurité (Ynov)</x:t>
   </x:si>
   <x:si>
     <x:t>expert en cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie mobile et objets connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac techno sciences et technologies de l'industrie et du développement durable systèmes d'information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité informatique parcours réalisation d'applications : conception, développement, validation</x:t>
   </x:si>
   <x:si>
     <x:t>Langages informatiques</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit du numérique</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
@@ -788,104 +788,104 @@
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager en ingénierie informatique spécialisation cybersécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecture système information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie informatique spécialisation cybersécurité industrielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concepteur intégrateur de solutions en Internet des objets (IoT) (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention informatique parcours informatique générale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager en ingénierie informatique spécialisation cybersécurité (Apprentissage)</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel administrateur d'infrastructures sécurisées</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie informatique parcours intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2023 00:00:00</x:t>
@@ -1283,146 +1283,146 @@
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'informatique : administration et sécurité des systèmes et des réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité informatique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité informatique (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GAUDE</x:t>
   </x:si>
   <x:si>
     <x:t>LA LONDE-LES-MAURES</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE SUR MER CEDEX</x:t>
-[...5 lines deleted...]
-    <x:t>83501</x:t>
+    <x:t>Aristée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire de la sécurité des données, des réseaux et des systèmes (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
-    <x:t>83160</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Aristée</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Linux : Initiation à l'utilisation</x:t>
   </x:si>
   <x:si>
     <x:t>Linux</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administration d'un serveur Linux</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
@@ -2045,80 +2045,80 @@
   <x:si>
     <x:t>Institut Supérieur de l’Électronique et du Numérique - Marseille - Yncréa Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'institut supérieur de l'électronique et du numérique Yncréa Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projet système d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Ingénierie Informatique et Management</x:t>
   </x:si>
   <x:si>
     <x:t>4IM</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-13e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Expert en infrastructures de données massives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Simplon.co</x:t>
   </x:si>
   <x:si>
     <x:t>93100</x:t>
   </x:si>
   <x:si>
     <x:t>Simplon.co - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée A Artaud</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Expert en infrastructures de données massives (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère spécialisé cyber sécurité des systèmes complexes pour l'industrie et la Défense</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Centrale de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>ECM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Profession libérale , Salarié , Tout public</x:t>
@@ -2195,90 +2195,90 @@
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>MORNAS</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Scribtel - Scribtel Formation - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Connaissance entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cloud Computing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecte de systèmes d'information (MSC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en ingénierie des systèmes d'information (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>Architecte de systèmes d'information (MSC)</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>CentraleDigitalLab</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
@@ -7829,581 +7829,580 @@
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>551044</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="C82" s="15" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="n">
+        <x:v>37744</x:v>
+      </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>594687</x:v>
+        <x:v>535022</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>549752</x:v>
+        <x:v>535026</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>212</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>575980</x:v>
+        <x:v>624680</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>535022</x:v>
+        <x:v>592951</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>535026</x:v>
+        <x:v>594687</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="C87" s="3" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="n">
+        <x:v>39582</x:v>
+      </x:c>
       <x:c r="D87" s="3" t="s"/>
+      <x:c r="E87" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="J87" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>624680</x:v>
+        <x:v>549752</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C88" s="15" t="s"/>
+      <x:c r="C88" s="15" t="n">
+        <x:v>35475</x:v>
+      </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>93</x:v>
-[...1 lines deleted...]
-      <x:c r="J88" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J88" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>592951</x:v>
+        <x:v>575980</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>594695</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596783</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>594676</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -8491,80 +8490,80 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>601208</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>594690</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -8653,82 +8652,82 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>624826</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575981</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -8765,134 +8764,134 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>624681</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>594682</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>596784</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -9198,804 +9197,804 @@
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>624828</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>40116</x:v>
+        <x:v>35435</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31009</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R107" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="R107" s="0" t="s">
+      <x:c r="S107" s="0" t="n">
+        <x:v>510433</x:v>
+      </x:c>
+      <x:c r="T107" s="4" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R108" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="R108" s="14" t="s">
+      <x:c r="S108" s="14" t="n">
+        <x:v>510493</x:v>
+      </x:c>
+      <x:c r="T108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="S108" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>35435</x:v>
+        <x:v>39237</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>31009</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="P109" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="P109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q109" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="R109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>510493</x:v>
+        <x:v>602339</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>39237</x:v>
+        <x:v>40116</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="P110" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="P110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q110" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R110" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="R110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>602339</x:v>
+        <x:v>611489</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>624829</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R112" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>588395</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R113" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>634003</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R114" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>632835</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R115" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>564562</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R116" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>446095</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R117" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>471084</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R118" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>510429</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R119" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>547219</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38656</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
@@ -10035,141 +10034,141 @@
       <x:c r="S120" s="14" t="n">
         <x:v>596436</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35435</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>547223</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R122" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>597722</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>84</x:v>
@@ -10177,51 +10176,51 @@
       <x:c r="I123" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>625107</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39611</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -10233,114 +10232,114 @@
       <x:c r="I124" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R124" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>634018</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R125" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>632844</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39611</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -10352,175 +10351,175 @@
       <x:c r="I126" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R126" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>634017</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R127" s="0" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>614700</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>41880</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R128" s="14" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>632838</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>84</x:v>
@@ -10528,51 +10527,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>624684</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38172</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -10602,77 +10601,77 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>597444</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>594698</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
@@ -10822,77 +10821,77 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>592357</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>594668</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
@@ -11920,171 +11919,170 @@
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>632717</x:v>
+        <x:v>562795</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>36061</x:v>
+        <x:v>40246</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>30812</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>608641</x:v>
+        <x:v>632717</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>40246</x:v>
+        <x:v>36061</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>30812</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>562795</x:v>
+        <x:v>608641</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
@@ -12207,80 +12205,80 @@
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>625108</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>594684</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
@@ -12421,80 +12419,80 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>624686</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>594662</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
@@ -12908,77 +12906,77 @@
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>624688</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>594681</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
@@ -13348,251 +13346,251 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>624834</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>594671</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>31001</x:v>
+        <x:v>72312</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>624835</x:v>
+        <x:v>625113</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>624690</x:v>
+        <x:v>624835</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>72312</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>625113</x:v>
+        <x:v>624690</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>85</x:v>
@@ -13883,77 +13881,77 @@
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>625115</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>594692</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -14097,77 +14095,77 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>624693</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>594683</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
@@ -14632,77 +14630,77 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>624695</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>594693</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -14843,148 +14841,147 @@
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>624846</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>72312</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>625120</x:v>
+        <x:v>542271</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>72312</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>542271</x:v>
+        <x:v>625120</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
@@ -15162,77 +15159,77 @@
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>624699</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>594678</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -15692,77 +15689,77 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>595616</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>594680</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -15906,77 +15903,77 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>624850</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>594663</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
@@ -16461,77 +16458,77 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>624852</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>594673</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
@@ -16567,210 +16564,212 @@
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>596940</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C241" s="3" t="s"/>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="n">
+        <x:v>37579</x:v>
+      </x:c>
       <x:c r="D241" s="3" t="s"/>
+      <x:c r="E241" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="J241" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>624853</x:v>
+        <x:v>605776</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J242" s="14" t="s"/>
+      <x:c r="K242" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L242" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M242" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="N242" s="15" t="n">
+        <x:v>31001</x:v>
+      </x:c>
+      <x:c r="O242" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P242" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="Q242" s="16" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="R242" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="J242" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>605776</x:v>
+        <x:v>624853</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H243" s="0" t="s">
+      <x:c r="I243" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="R243" s="0" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>555742</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16781,51 +16780,51 @@
         <x:v>85</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>624854</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>84</x:v>
@@ -16833,51 +16832,51 @@
       <x:c r="I245" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>624705</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16888,51 +16887,51 @@
         <x:v>85</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>625128</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>84</x:v>
@@ -16940,51 +16939,51 @@
       <x:c r="I247" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>625127</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16995,157 +16994,157 @@
         <x:v>85</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>624704</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H249" s="0" t="s">
+      <x:c r="I249" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="R249" s="0" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>543534</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>594670</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
@@ -17234,77 +17233,77 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>624706</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>594669</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
@@ -17932,416 +17931,417 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>624709</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>594665</x:v>
+        <x:v>594667</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>594667</x:v>
+        <x:v>594665</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>37346</x:v>
+        <x:v>37680</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
+      <x:c r="I268" s="16" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="Q268" s="16" t="s">
+      <x:c r="R268" s="14" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="S268" s="14" t="n">
+        <x:v>598917</x:v>
+      </x:c>
+      <x:c r="T268" s="16" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="U268" s="16" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>37680</x:v>
+        <x:v>37346</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>24273</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="Q269" s="4" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="R269" s="0" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="S269" s="0" t="n">
+        <x:v>556597</x:v>
+      </x:c>
+      <x:c r="T269" s="4" t="s">
         <x:v>434</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>624710</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>510084</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>31021</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>606644</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>84</x:v>
@@ -18349,104 +18349,104 @@
       <x:c r="I273" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>72312</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>625133</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>31021</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>606599</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>84</x:v>
@@ -18454,51 +18454,51 @@
       <x:c r="I275" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>624859</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -18847,144 +18847,144 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>624963</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>72312</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>625141</x:v>
+        <x:v>624960</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>31001</x:v>
+        <x:v>72312</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>624960</x:v>
+        <x:v>625141</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>85</x:v>
@@ -19220,80 +19220,80 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>624864</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>594672</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
@@ -19983,80 +19983,80 @@
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>625151</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>594661</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
@@ -21024,51 +21024,51 @@
       <x:c r="E323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>605594</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
@@ -21083,51 +21083,51 @@
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>605595</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
@@ -21152,51 +21152,51 @@
       <x:c r="L325" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>543571</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
@@ -21312,51 +21312,51 @@
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>605597</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
@@ -21384,51 +21384,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>498751</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
@@ -22051,51 +22051,51 @@
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>584264</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
@@ -22105,51 +22105,51 @@
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>584266</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
@@ -22162,108 +22162,108 @@
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>584269</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>605593</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
@@ -22278,51 +22278,51 @@
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>605599</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
@@ -22332,51 +22332,51 @@
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>584265</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
@@ -22391,51 +22391,51 @@
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>605596</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
@@ -22524,203 +22524,204 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>505638</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>529</x:v>
-[...1 lines deleted...]
-      <x:c r="C351" s="3" t="s"/>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="n">
+        <x:v>37680</x:v>
+      </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>24273</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>500411</x:v>
+        <x:v>573280</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>257</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>112</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>24273</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>573280</x:v>
+        <x:v>500411</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>584272</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
@@ -23657,77 +23658,77 @@
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>552931</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>594679</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
@@ -23925,299 +23926,299 @@
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>577818</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>594674</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>608142</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>608141</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37346</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>556634</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
@@ -24676,128 +24677,128 @@
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>574960</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H389" s="0" t="s">
+      <x:c r="I389" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>501632</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H390" s="14" t="s">
+      <x:c r="I390" s="16" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -24831,51 +24832,51 @@
       <x:c r="G391" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>549374</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
@@ -25066,51 +25067,51 @@
       <x:c r="G395" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>504739</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
@@ -25714,51 +25715,51 @@
       <x:c r="G406" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>549375</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
@@ -26003,94 +26004,94 @@
       <x:c r="G411" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>31009</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>573023</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>37579</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H412" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H412" s="14" t="s">
+      <x:c r="I412" s="16" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -26808,78 +26809,78 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>591934</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>592953</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
@@ -26910,80 +26911,80 @@
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>594694</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
@@ -27067,77 +27068,77 @@
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>594658</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>594696</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
@@ -27283,77 +27284,77 @@
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>594244</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>594666</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
@@ -27392,77 +27393,77 @@
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>592084</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>594697</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
@@ -27622,57 +27623,57 @@
       <x:c r="S440" s="14" t="n">
         <x:v>596939</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H441" s="0" t="s">
+      <x:c r="I441" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
@@ -27683,57 +27684,57 @@
         <x:v>451268</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H442" s="14" t="s">
+      <x:c r="I442" s="16" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
@@ -27798,358 +27799,357 @@
         <x:v>616026</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H444" s="14" t="s">
+      <x:c r="I444" s="16" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>501082</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="s"/>
+      <x:c r="D445" s="3" t="s"/>
+      <x:c r="G445" s="0" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...11 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="J445" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>546303</x:v>
+        <x:v>592937</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>662</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>37638</x:v>
+        <x:v>39585</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>663</x:v>
-[...1 lines deleted...]
-      <x:c r="H446" s="14" t="s"/>
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
+        <x:v>662</x:v>
+      </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>554510</x:v>
+        <x:v>546303</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>336</x:v>
-[...1 lines deleted...]
-      <x:c r="C447" s="3" t="s"/>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="C447" s="3" t="n">
+        <x:v>37638</x:v>
+      </x:c>
       <x:c r="D447" s="3" t="s"/>
+      <x:c r="E447" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>620</x:v>
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="J447" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>592937</x:v>
+        <x:v>554510</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>594675</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
@@ -28165,51 +28165,51 @@
       <x:c r="J450" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>591932</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>674</x:v>
@@ -28220,51 +28220,51 @@
       <x:c r="J451" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>571008</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
@@ -28290,149 +28290,149 @@
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>517112</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>600354</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
@@ -28451,51 +28451,51 @@
       <x:c r="J455" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>575008</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>40116</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
@@ -28510,172 +28510,172 @@
       <x:c r="J456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>574913</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>546298</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>600355</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>674</x:v>
@@ -28686,223 +28686,223 @@
       <x:c r="J459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>615187</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>546300</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>34408</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>501620</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>601759</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40807</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
@@ -28918,105 +28918,105 @@
       <x:c r="J463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>31023</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>580913</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>24273</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>571770</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>675</x:v>
@@ -29203,77 +29203,77 @@
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>625154</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>594677</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
@@ -30379,329 +30379,330 @@
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>597443</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>41129</x:v>
+        <x:v>35511</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
+      <x:c r="E491" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
+      <x:c r="H491" s="0" t="s">
+        <x:v>710</x:v>
+      </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31011</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>589941</x:v>
+        <x:v>453836</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>41129</x:v>
+        <x:v>38114</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>709</x:v>
-[...1 lines deleted...]
-      <x:c r="H492" s="14" t="s"/>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s">
+        <x:v>533</x:v>
+      </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>589942</x:v>
+        <x:v>622096</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>35511</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
-      <x:c r="E494" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>716</x:v>
-[...1 lines deleted...]
-      <x:c r="H494" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
+      <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>31011</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>453836</x:v>
+        <x:v>589941</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>38114</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>532</x:v>
-[...2 lines deleted...]
-        <x:v>533</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>622096</x:v>
+        <x:v>589942</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
@@ -30822,83 +30823,83 @@
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>632764</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>594688</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
@@ -30941,75 +30942,75 @@
       <x:c r="S500" s="14" t="n">
         <x:v>545464</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>597192</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
@@ -31162,93 +31163,93 @@
       <x:c r="S504" s="14" t="n">
         <x:v>544705</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>35457</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>453837</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>36075</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
@@ -31628,51 +31629,51 @@
       <x:c r="E513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>607747</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
@@ -32493,186 +32494,186 @@
       <x:c r="S528" s="14" t="n">
         <x:v>497067</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>598490</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
@@ -33063,93 +33064,93 @@
       <x:c r="S538" s="14" t="n">
         <x:v>625165</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>453831</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C540" s="15" t="s"/>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s"/>
       <x:c r="K540" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
@@ -33388,132 +33389,132 @@
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>545465</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>594699</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>594689</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
@@ -33544,131 +33545,131 @@
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>41588</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>596785</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
@@ -34749,51 +34750,51 @@
       <x:c r="M569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>615664</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
@@ -36129,77 +36130,77 @@
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>624765</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>594686</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
@@ -36557,77 +36558,77 @@
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>625181</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s"/>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>594664</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
@@ -37764,51 +37765,51 @@
         <x:v>41613</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>596799</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
@@ -37875,51 +37876,51 @@
         <x:v>41612</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>31011</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>596798</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
@@ -39445,57 +39446,57 @@
         <x:v>534966</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H656" s="14" t="s">
+      <x:c r="I656" s="16" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>857</x:v>
       </x:c>
@@ -39734,57 +39735,57 @@
       <x:c r="S660" s="14" t="n">
         <x:v>550955</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H661" s="0" t="s">
+      <x:c r="I661" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>857</x:v>
       </x:c>
@@ -39853,57 +39854,57 @@
       <x:c r="S662" s="14" t="n">
         <x:v>550746</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H663" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="H663" s="0" t="s">
+      <x:c r="I663" s="4" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>857</x:v>
       </x:c>
@@ -40233,216 +40234,215 @@
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>618510</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
-        <x:v>36469</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
-        <x:v>31010</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>550917</x:v>
+        <x:v>534968</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
-        <x:v>36296</x:v>
+        <x:v>40677</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
-      <x:c r="E671" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31086</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>534968</x:v>
+        <x:v>618507</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>864</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>845</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
-        <x:v>40677</x:v>
+        <x:v>36469</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
-      <x:c r="E672" s="14" t="s"/>
+      <x:c r="E672" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
-        <x:v>847</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
-        <x:v>31086</x:v>
+        <x:v>31010</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>848</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>846</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>618507</x:v>
+        <x:v>550917</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>864</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>45</x:v>
@@ -40557,129 +40557,129 @@
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K676" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>594691</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
@@ -41049,154 +41049,154 @@
       <x:c r="S684" s="14" t="n">
         <x:v>625198</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="E685" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>513714</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>554881</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>40897</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="E687" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G687" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -41391,202 +41391,202 @@
       <x:c r="S690" s="14" t="n">
         <x:v>606799</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>603415</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>603416</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="E693" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G693" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>37680</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
@@ -41631,93 +41631,93 @@
       <x:c r="S694" s="14" t="n">
         <x:v>549706</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="E695" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G695" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>554883</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
@@ -42018,141 +42018,141 @@
         <x:v>549705</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>554815</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>603414</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
@@ -42255,81 +42255,81 @@
         <x:v>549713</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>554882</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
@@ -42373,271 +42373,272 @@
         <x:v>448036</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>35475</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>453843</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>603428</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>768</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
-        <x:v>35455</x:v>
+        <x:v>35419</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>716</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>31057</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>875</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>554884</x:v>
+        <x:v>509865</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
-        <x:v>35419</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H711" s="0" t="s">
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
-        <x:v>31057</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>509865</x:v>
+        <x:v>554884</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
@@ -43571,80 +43572,80 @@
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>600423</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C730" s="15" t="s"/>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>891</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>594685</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>