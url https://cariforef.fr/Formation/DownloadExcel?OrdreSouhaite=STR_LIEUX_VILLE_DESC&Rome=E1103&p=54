--- v6 (2026-10-27)
+++ v7 (2026-10-28)
@@ -584,95 +584,95 @@
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing Digital en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des stratégies marketing et communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention information-communication</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Graphiste multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>IMCA PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
@@ -2321,77 +2321,77 @@
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer un contenu dynamique spécifique aux réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Myaifactory</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ceytyxia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ceytyxia</x:t>
-[...2 lines deleted...]
-    <x:t>06130</x:t>
+    <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
@@ -2513,57 +2513,57 @@
   <x:si>
     <x:t>07/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prise de Parole en public: techniques avancées pour une communication impactante</x:t>
   </x:si>
   <x:si>
     <x:t>RH Connect</x:t>
   </x:si>
   <x:si>
     <x:t>CARNOUX-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité information-communication parcours communication des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Institut libre d'études commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bristol</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
@@ -6633,316 +6633,320 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>638811</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>574458</x:v>
+        <x:v>598433</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>172</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>72</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>650285</x:v>
+        <x:v>642755</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>598433</x:v>
+        <x:v>574458</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C55" s="3" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="n">
+        <x:v>39249</x:v>
+      </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>642755</x:v>
+        <x:v>617513</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>92</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>617513</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -7076,221 +7080,216 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>616838</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40237</x:v>
+        <x:v>38189</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>579910</x:v>
+        <x:v>650285</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>36982</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>550933</x:v>
+        <x:v>579910</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>602557</x:v>
+        <x:v>550933</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -8636,51 +8635,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>643070</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -8757,51 +8756,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
@@ -10746,51 +10745,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>646029</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
@@ -11304,51 +11303,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>603431</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -14018,51 +14017,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15722,1938 +15721,1938 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>650921</x:v>
+        <x:v>554816</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>362</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>650928</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>42186</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>650933</x:v>
+        <x:v>650921</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>566528</x:v>
+        <x:v>650928</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>42186</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
+      <x:c r="E215" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>606260</x:v>
+        <x:v>650933</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>552261</x:v>
+        <x:v>566528</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="C217" s="3" t="s"/>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="J217" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>587023</x:v>
+        <x:v>606260</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>556421</x:v>
+        <x:v>552261</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>472</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>342</x:v>
-[...2 lines deleted...]
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>365</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>635047</x:v>
+        <x:v>587023</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>311</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H220" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>650804</x:v>
+        <x:v>556421</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>36991</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>558533</x:v>
+        <x:v>635047</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="C222" s="15" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C222" s="15" t="n">
+        <x:v>39249</x:v>
+      </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="J222" s="14" t="s"/>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="J222" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>31020</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>587026</x:v>
+        <x:v>650804</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>474</x:v>
-[...1 lines deleted...]
-      <x:c r="C223" s="3" t="s"/>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>36991</x:v>
+      </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>646457</x:v>
+        <x:v>558533</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>620472</x:v>
+        <x:v>587026</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="J225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>632482</x:v>
+        <x:v>646457</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>650990</x:v>
+        <x:v>620472</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>40710</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>578121</x:v>
+        <x:v>632482</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>651040</x:v>
+        <x:v>650990</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>40379</x:v>
+        <x:v>40710</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>607743</x:v>
+        <x:v>578121</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>614362</x:v>
+        <x:v>651040</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40379</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>397</x:v>
-[...2 lines deleted...]
-        <x:v>398</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>602733</x:v>
+        <x:v>607743</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>603770</x:v>
+        <x:v>614362</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>510684</x:v>
+        <x:v>602733</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>513715</x:v>
+        <x:v>603770</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>565857</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>555964</x:v>
+        <x:v>513715</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>545643</x:v>
+        <x:v>565857</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>37345</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>487</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>403</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>35047</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>546503</x:v>
+        <x:v>555964</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37345</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>552303</x:v>
+        <x:v>546503</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>608876</x:v>
+        <x:v>552303</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>402</x:v>
-[...2 lines deleted...]
-        <x:v>403</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>555775</x:v>
+        <x:v>608876</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554816</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>554817</x:v>
+        <x:v>555775</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -18588,97 +18587,97 @@
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>565070</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
@@ -18690,51 +18689,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>638145</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -18978,51 +18977,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>512738</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
@@ -19144,51 +19143,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -19204,51 +19203,51 @@
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -27172,51 +27171,51 @@
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>602561</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>104</x:v>
@@ -28156,402 +28155,402 @@
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>549776</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
+      <x:c r="E429" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G429" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I429" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q429" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>621302</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="U429" s="4" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s"/>
+      <x:c r="E430" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q430" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>621351</x:v>
+        <x:v>640797</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
-      <x:c r="E431" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G431" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I431" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q431" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>625773</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q432" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>640797</x:v>
+        <x:v>621302</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I433" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q433" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>625773</x:v>
+        <x:v>621351</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>758</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>537355</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
@@ -28562,223 +28561,223 @@
         <x:v>646280</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q436" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I437" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q437" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>640798</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q438" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>640028</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
@@ -28789,252 +28788,252 @@
         <x:v>649930</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q440" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>608299</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I441" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q441" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>608300</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q442" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>640796</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I443" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q443" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>550551</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
@@ -29077,111 +29076,111 @@
       <x:c r="S444" s="14" t="n">
         <x:v>611918</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I445" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q445" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>549650</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>762</x:v>
       </x:c>
@@ -29191,250 +29190,250 @@
       <x:c r="S446" s="14" t="n">
         <x:v>646423</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q448" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="I449" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q449" s="4" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>640799</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="Q450" s="16" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>752</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>640800</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
@@ -31627,218 +31626,218 @@
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>41449</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>625760</x:v>
+        <x:v>640054</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>640054</x:v>
+        <x:v>608434</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>41449</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>608434</x:v>
+        <x:v>625760</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>781</x:v>
@@ -32107,78 +32106,78 @@
       <x:c r="S496" s="14" t="n">
         <x:v>644942</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>545141</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
@@ -32344,78 +32343,78 @@
       <x:c r="S500" s="14" t="n">
         <x:v>556420</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>607861</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
@@ -32432,51 +32431,51 @@
       <x:c r="H502" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>555774</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
@@ -32613,51 +32612,51 @@
       <x:c r="H505" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>555966</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
@@ -32734,51 +32733,51 @@
       <x:c r="H507" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>625764</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
@@ -34932,148 +34931,148 @@
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>613160</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>35593</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>613748</x:v>
+        <x:v>613640</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>39974</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>613640</x:v>
+        <x:v>613748</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
@@ -35870,51 +35869,51 @@
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>645829</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>859</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>28</x:v>
@@ -36890,221 +36889,221 @@
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>882</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
-        <x:v>41430</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
-      <x:c r="E582" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>883</x:v>
-[...1 lines deleted...]
-      <x:c r="H582" s="14" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
+        <x:v>567</x:v>
+      </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>884</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>645190</x:v>
+        <x:v>633994</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>607784</x:v>
+        <x:v>645190</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>41430</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s"/>
+      <x:c r="E584" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>633994</x:v>
+        <x:v>607784</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>875</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>28</x:v>
@@ -39139,51 +39138,51 @@
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
@@ -40315,51 +40314,51 @@
       <x:c r="M642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>651390</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -44310,437 +44309,440 @@
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>549749</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H713" s="0" t="s">
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
-        <x:v>920</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
-        <x:v>920</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>649934</x:v>
+        <x:v>635492</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>1005</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C714" s="15" t="s"/>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>628</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
-        <x:v>588</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="J714" s="14" t="s"/>
       <x:c r="K714" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>15079</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>635492</x:v>
+        <x:v>613281</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
-        <x:v>39592</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
-      <x:c r="E715" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G715" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>920</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
-        <x:v>34057</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>920</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>549740</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>41430</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
-      <x:c r="E716" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>937</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>551009</x:v>
+        <x:v>646321</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="C717" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C717" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>15079</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>613281</x:v>
+        <x:v>649934</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>915</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>1006</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
-      <x:c r="E718" s="14" t="s"/>
+      <x:c r="E718" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>628</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
-        <x:v>588</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>640823</x:v>
+        <x:v>549740</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
-        <x:v>41430</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
+      <x:c r="E719" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G719" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>920</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>646321</x:v>
+        <x:v>551009</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
@@ -45444,216 +45446,216 @@
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>924</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>554929</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>551005</x:v>
+        <x:v>554153</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
-        <x:v>41981</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>929</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
-        <x:v>920</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>929</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>632616</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
-        <x:v>554153</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
-        <x:v>987</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>1018</x:v>
@@ -45724,51 +45726,51 @@
       <x:c r="L737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>643501</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>1024</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>1018</x:v>
       </x:c>
@@ -46416,51 +46418,51 @@
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>630373</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>93</x:v>