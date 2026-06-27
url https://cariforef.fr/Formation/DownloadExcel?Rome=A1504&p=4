--- v0 (2026-06-27)
+++ v1 (2026-06-27)
@@ -287,156 +287,156 @@
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Animal Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>APFORM</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GARDANNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Massage canin</x:t>
   </x:si>
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Soin animalier</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hélène Mouls - Canis Wellness</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Zoopro</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathie Animalière</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ostéopathe animalier</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation d'Ostéopathes Animaliers</x:t>
   </x:si>
   <x:si>
     <x:t>IFOA</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
@@ -1830,51 +1830,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>573808</x:v>
+        <x:v>599689</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -1890,51 +1890,51 @@
       <x:c r="K17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>573816</x:v>
+        <x:v>573808</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>67</x:v>
@@ -1951,51 +1951,51 @@
       <x:c r="K18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>599688</x:v>
+        <x:v>573816</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -2011,51 +2011,51 @@
       <x:c r="K19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>599689</x:v>
+        <x:v>599688</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>67</x:v>
@@ -2069,51 +2069,51 @@
       <x:c r="J20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>573815</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -2129,51 +2129,51 @@
       <x:c r="J21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>599690</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -2190,54 +2190,54 @@
       <x:c r="J22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>573814</x:v>
+        <x:v>599691</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -2250,54 +2250,54 @@
       <x:c r="J23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>599691</x:v>
+        <x:v>599692</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>67</x:v>
@@ -2311,54 +2311,54 @@
       <x:c r="J24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>599692</x:v>
+        <x:v>573814</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
@@ -2518,159 +2518,159 @@
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>572599</x:v>
+        <x:v>623412</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>623412</x:v>
+        <x:v>624941</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S30" s="14" t="n">
+        <x:v>572599</x:v>
+      </x:c>
+      <x:c r="T30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="S30" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>95</x:v>