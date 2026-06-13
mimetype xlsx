--- v1 (2026-03-29)
+++ v2 (2026-06-13)
@@ -1252,100 +1252,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>616332</x:v>
+        <x:v>616335</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>616335</x:v>
+        <x:v>616332</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
@@ -1484,131 +1484,131 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>616337</x:v>
+        <x:v>571895</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>571895</x:v>
+        <x:v>616337</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>