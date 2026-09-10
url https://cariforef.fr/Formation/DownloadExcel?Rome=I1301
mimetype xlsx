--- v4 (2026-07-21)
+++ v5 (2026-09-10)
@@ -134,102 +134,102 @@
         <x:family val="2"/>
       </x:rPr>
       <x:t>(libellé)</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>CP 
 Organisme formateur</x:t>
   </x:si>
   <x:si>
     <x:t>Ville</x:t>
   </x:si>
   <x:si>
     <x:t>Numéro de session CARIF</x:t>
   </x:si>
   <x:si>
     <x:t>Date début session</x:t>
   </x:si>
   <x:si>
     <x:t>Date fin session</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien ascensoriste (service et modernisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Janetti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dates fixes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement présentielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ascenseur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de spécialisation technicien ascensoriste (service et modernisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>dates fixes</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation technicien ascensoriste (service et modernisation) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Pierre Mendes France</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
@@ -850,51 +850,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>22493</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>615142</x:v>
+        <x:v>593086</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
         <x:v>39192</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -904,140 +904,140 @@
       <x:c r="K3" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22493</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>593086</x:v>
+        <x:v>615142</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>39192</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22493</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>617472</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>41675</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22493</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>612069</x:v>
       </x:c>