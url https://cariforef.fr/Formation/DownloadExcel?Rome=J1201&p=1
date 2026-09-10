--- v5 (2026-07-21)
+++ v6 (2026-09-10)
@@ -206,63 +206,63 @@
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire intégré à l'ISEN Méditerranée - prépa ingénieur biologie et e-santé</x:t>
   </x:si>
   <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
+    <x:t>ISEN Yncréa Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie structurale, génomique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
@@ -1227,115 +1227,115 @@
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s"/>
       <x:c r="K8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>615862</x:v>
+        <x:v>615861</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>615861</x:v>
+        <x:v>615862</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
@@ -1346,51 +1346,51 @@
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>595485</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>62</x:v>
@@ -1798,51 +1798,51 @@
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>597540</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>