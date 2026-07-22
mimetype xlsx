--- v2 (2026-07-22)
+++ v3 (2026-07-22)
@@ -404,92 +404,92 @@
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My Business School Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
@@ -524,134 +524,134 @@
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chargé de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Promotion Echanges Internationaux</x:t>
   </x:si>
   <x:si>
     <x:t>GPEI</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de développement commercial et marketing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
-    <x:t>Chargé de développement commercial et marketing</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chargé de développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
@@ -1085,68 +1085,68 @@
   <x:si>
     <x:t>Cibler La Bonne Boîte</x:t>
   </x:si>
   <x:si>
     <x:t>Import export</x:t>
   </x:si>
   <x:si>
     <x:t>LES ADRETS-DE-L'ESTEREL</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Stratégie entreprise</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
@@ -1304,80 +1304,80 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Wiki Learn Formation</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpha Communication Formation - Institut de Formation en Alternance Sud</x:t>
@@ -2054,59 +2054,59 @@
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Kedge Business School - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School - Antenne Toulon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing spécificité responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'activités commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activités commerciales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce des entrepreneurs de la naturalité</x:t>
   </x:si>
   <x:si>
     <x:t>84918</x:t>
@@ -2180,59 +2180,59 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de la performance commerciale et du marketing digital</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h13 Aix - My Business School</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de la performance commerciale et du marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
@@ -2393,57 +2393,57 @@
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation business international</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
   </x:si>
@@ -3872,274 +3872,274 @@
         <x:v>591887</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>607667</x:v>
+        <x:v>609199</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>607695</x:v>
+        <x:v>609202</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="U17" s="4" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>609199</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S19" s="0" t="n">
+        <x:v>607695</x:v>
+      </x:c>
+      <x:c r="T19" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
+      <x:c r="U19" s="4" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -4214,194 +4214,194 @@
       <x:c r="M21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>614691</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -4417,51 +4417,51 @@
       <x:c r="T24" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4533,115 +4533,115 @@
       <x:c r="S26" s="14" t="n">
         <x:v>550541</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>609201</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -4657,51 +4657,51 @@
       <x:c r="T28" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -4715,84 +4715,84 @@
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>556562</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
@@ -5038,157 +5038,157 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>635281</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41672</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="S36" s="14" t="n">
+        <x:v>628691</x:v>
+      </x:c>
+      <x:c r="T36" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="Q36" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="R36" s="14" t="s">
+      <x:c r="U36" s="16" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>41672</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>628691</x:v>
+        <x:v>615940</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -5441,154 +5441,154 @@
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>591883</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>591882</x:v>
+        <x:v>581790</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>581790</x:v>
+        <x:v>591882</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -5665,51 +5665,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>602451</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -5748,167 +5748,167 @@
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>605213</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>605214</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -6522,301 +6522,300 @@
       <x:c r="G61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>589814</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>603643</x:v>
+        <x:v>555287</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>555287</x:v>
+        <x:v>555289</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>555289</x:v>
+        <x:v>599654</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>599654</x:v>
+        <x:v>589814</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -6850,87 +6849,87 @@
       <x:c r="T66" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>628318</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -6966,87 +6965,87 @@
       <x:c r="T68" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>628321</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -7061,51 +7060,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>584184</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -7115,51 +7114,51 @@
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>601339</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -7172,51 +7171,51 @@
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>623261</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -8044,51 +8043,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>632635</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
@@ -8192,159 +8191,159 @@
       <x:c r="K91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>613711</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>559255</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>632637</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
@@ -8353,51 +8352,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>632638</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
@@ -9169,51 +9168,51 @@
       <x:c r="M110" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>632639</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>95</x:v>
@@ -9515,295 +9514,295 @@
         <x:v>73</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>570549</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34285</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>537370</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>34759</x:v>
+        <x:v>41053</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>497986</x:v>
+        <x:v>600227</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>41053</x:v>
+        <x:v>34759</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>600227</x:v>
+        <x:v>497986</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>589985</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>596954</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
@@ -10948,51 +10947,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -11061,51 +11060,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
@@ -11118,51 +11117,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
@@ -11426,267 +11425,269 @@
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>412</x:v>
+      </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>628176</x:v>
+        <x:v>601163</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>628184</x:v>
+        <x:v>628176</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>628187</x:v>
+        <x:v>628184</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>416</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>601163</x:v>
+        <x:v>628187</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -11779,87 +11780,87 @@
       <x:c r="T156" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="R157" s="0" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>628179</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -11898,75 +11899,75 @@
       <x:c r="U158" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>628209</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
@@ -12215,51 +12216,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12328,51 +12329,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -12504,51 +12505,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12736,51 +12737,51 @@
       <x:c r="M173" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -13672,51 +13673,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -13750,78 +13751,78 @@
       <x:c r="T190" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41809</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>628326</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
@@ -13842,51 +13843,51 @@
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -14015,54 +14016,54 @@
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>599646</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>139</x:v>
@@ -14079,51 +14080,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -14427,363 +14428,363 @@
       <x:c r="R202" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>592527</x:v>
+        <x:v>632376</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>592528</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>529943</x:v>
+        <x:v>592528</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>592526</x:v>
+        <x:v>529943</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41302</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>620393</x:v>
+        <x:v>592526</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>632376</x:v>
+        <x:v>620393</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
@@ -14947,108 +14948,108 @@
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -15120,78 +15121,78 @@
       <x:c r="T214" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>600151</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -15283,159 +15284,158 @@
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>602513</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>602513</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>41966</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>87</x:v>
@@ -15452,51 +15452,51 @@
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>623614</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -15651,51 +15651,51 @@
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -15860,51 +15860,51 @@
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>602433</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>181</x:v>
@@ -16149,51 +16149,51 @@
       <x:c r="I232" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -16206,51 +16206,51 @@
       <x:c r="I233" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -17092,51 +17092,51 @@
       <x:c r="M248" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -17445,51 +17445,51 @@
       <x:c r="M254" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>632709</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -17610,51 +17610,51 @@
       <x:c r="M257" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>632710</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -17721,51 +17721,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>632711</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -17889,51 +17889,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>632712</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18291,51 +18291,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>608668</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -18348,51 +18348,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>633418</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -18402,51 +18402,51 @@
       <x:c r="M271" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>632713</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -18513,51 +18513,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>633417</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -18808,51 +18808,51 @@
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>628373</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
@@ -18947,78 +18947,78 @@
       <x:c r="R280" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
@@ -19061,54 +19061,54 @@
       <x:c r="S282" s="14" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -19649,51 +19649,51 @@
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
@@ -20392,51 +20392,51 @@
       <x:c r="I306" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
@@ -20902,51 +20902,51 @@
       <x:c r="M315" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>632642</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
@@ -21166,54 +21166,54 @@
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>634465</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -21223,162 +21223,162 @@
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>598318</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>526916</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -21662,182 +21662,182 @@
       <x:c r="G329" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>600241</x:v>
+        <x:v>553091</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q331" s="4" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="R331" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="S331" s="0" t="n">
+        <x:v>600241</x:v>
+      </x:c>
+      <x:c r="T331" s="4" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="U331" s="4" t="s">
         <x:v>663</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -22304,51 +22304,51 @@
       <x:c r="M340" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>632698</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -22358,51 +22358,51 @@
       <x:c r="M341" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>633422</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -23041,51 +23041,51 @@
       <x:c r="I353" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>550994</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
@@ -23100,51 +23100,51 @@
       <x:c r="I354" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>550995</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
@@ -23273,51 +23273,51 @@
       <x:c r="I357" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>534953</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
@@ -23399,51 +23399,51 @@
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
@@ -23458,51 +23458,51 @@
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
@@ -23515,175 +23515,175 @@
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>601013</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>609183</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>278</x:v>
@@ -23700,51 +23700,51 @@
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>608060</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -24081,189 +24081,189 @@
       <x:c r="S370" s="14" t="n">
         <x:v>602778</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>592561</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>635286</x:v>
+        <x:v>592561</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>592562</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -24308,327 +24308,327 @@
       <x:c r="T374" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>607729</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>560765</x:v>
+        <x:v>607712</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>560767</x:v>
+        <x:v>560765</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>607712</x:v>
+        <x:v>560767</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -24720,79 +24720,79 @@
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>562919</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
@@ -25753,78 +25753,78 @@
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="R400" s="14" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>552594</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -25973,156 +25973,156 @@
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>560139</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>606978</x:v>
+        <x:v>552636</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>552636</x:v>
+        <x:v>606978</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -26884,133 +26884,133 @@
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>606172</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>628714</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>614514</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
@@ -27171,78 +27171,78 @@
       <x:c r="S424" s="14" t="n">
         <x:v>600463</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>609143</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
@@ -27407,84 +27407,84 @@
       <x:c r="S428" s="14" t="n">
         <x:v>609600</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>601161</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -27584,266 +27584,266 @@
         <x:v>600465</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>602446</x:v>
+        <x:v>607476</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>607494</x:v>
+        <x:v>607477</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>759</x:v>
-[...1 lines deleted...]
-      <x:c r="H434" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H434" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>607476</x:v>
+        <x:v>602446</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>607477</x:v>
+        <x:v>607494</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
         <x:v>182</x:v>
@@ -28053,186 +28053,186 @@
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>611668</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>617277</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
@@ -28271,323 +28271,323 @@
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>635317</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>616487</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>609145</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>775</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="Q446" s="16" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="R446" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="S446" s="14" t="n">
+        <x:v>632850</x:v>
+      </x:c>
+      <x:c r="T446" s="16" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="U446" s="16" t="s">
         <x:v>774</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>632850</x:v>
+        <x:v>549022</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>549022</x:v>
+        <x:v>607975</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -28619,55 +28619,55 @@
         <x:v>549025</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
@@ -28770,111 +28770,111 @@
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>599482</x:v>
+        <x:v>549298</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>549298</x:v>
+        <x:v>599482</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29168,157 +29168,157 @@
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>597170</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>616687</x:v>
+        <x:v>597171</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>597171</x:v>
+        <x:v>616687</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -29411,108 +29411,108 @@
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>546034</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -29527,87 +29527,87 @@
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38131</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>600153</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>